--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4793ee95a94b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06fab9307ccf40f5b47efcfc7487b465.psmdcp" Id="R704270f63eac42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8af8edace7545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc5cdf1fee5042bb969eeac0161ee05f.psmdcp" Id="R030abcfa2be341e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>