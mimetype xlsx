--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8af8edace7545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc5cdf1fee5042bb969eeac0161ee05f.psmdcp" Id="R030abcfa2be341e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656ac1b2db374e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/251cbd5a002846e4b82724412d912351.psmdcp" Id="R200ae5cca5a3405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>