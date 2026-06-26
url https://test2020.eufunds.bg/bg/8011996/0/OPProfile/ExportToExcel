--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656ac1b2db374e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/251cbd5a002846e4b82724412d912351.psmdcp" Id="R200ae5cca5a3405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68077fef93347af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/470c7cb6fe9847418746283ecbfff724.psmdcp" Id="Re132df6f8cde4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>