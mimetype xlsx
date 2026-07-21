--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68077fef93347af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/470c7cb6fe9847418746283ecbfff724.psmdcp" Id="Re132df6f8cde4e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147936db1ee94485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c172aa2fd494cdeaa1aa33ac15b0c55.psmdcp" Id="R18a35b41b3b54b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>