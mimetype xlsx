--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147936db1ee94485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c172aa2fd494cdeaa1aa33ac15b0c55.psmdcp" Id="R18a35b41b3b54b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48d820454e24010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/423e2f2937554a4aa5cabd9312420f4f.psmdcp" Id="Rf8601398d2e64d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>