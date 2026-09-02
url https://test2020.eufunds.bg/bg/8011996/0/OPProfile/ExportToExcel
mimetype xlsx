--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48d820454e24010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/423e2f2937554a4aa5cabd9312420f4f.psmdcp" Id="Rf8601398d2e64d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f3495d7eb414eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc765bea95aa47df923909bec4f6ae05.psmdcp" Id="R6398984657b748fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>