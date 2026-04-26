--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfdc6485a5c4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0050ec7a2ac4fb8af04d8d2113a83bf.psmdcp" Id="Rb5a36a54964542f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99062514099a4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/308cc0da2b7440ce921ef78f7f25037d.psmdcp" Id="R32cdfe26d6f04aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>