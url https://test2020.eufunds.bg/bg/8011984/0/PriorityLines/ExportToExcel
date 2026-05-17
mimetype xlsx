--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99062514099a4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/308cc0da2b7440ce921ef78f7f25037d.psmdcp" Id="R32cdfe26d6f04aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88ec755f50e4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efd4dfc972124fab869d42604a46adcb.psmdcp" Id="Ra1debf969c9c4770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>