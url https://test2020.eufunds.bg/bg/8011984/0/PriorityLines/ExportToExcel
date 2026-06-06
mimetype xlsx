--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88ec755f50e4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efd4dfc972124fab869d42604a46adcb.psmdcp" Id="Ra1debf969c9c4770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb624f970bee841f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/262a3eb10fdb4b69b02d74de45773967.psmdcp" Id="R874b057a381643be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>