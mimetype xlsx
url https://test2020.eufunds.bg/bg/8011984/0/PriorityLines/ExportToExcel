--- v3 (2026-06-06)
+++ v4 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb624f970bee841f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/262a3eb10fdb4b69b02d74de45773967.psmdcp" Id="R874b057a381643be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f29b9ff5ac4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0af7d4f2673343f3a8d086821494300c.psmdcp" Id="R40c868de5f324e70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>