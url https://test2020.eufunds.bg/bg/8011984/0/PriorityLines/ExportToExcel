--- v4 (2026-06-06)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f29b9ff5ac4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0af7d4f2673343f3a8d086821494300c.psmdcp" Id="R40c868de5f324e70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800085890d804be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/671106b6ad2040c191283a043a9b998d.psmdcp" Id="Rb0bad61f5e424e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>