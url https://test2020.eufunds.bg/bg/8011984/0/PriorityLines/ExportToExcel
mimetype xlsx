--- v5 (2026-06-26)
+++ v6 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800085890d804be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/671106b6ad2040c191283a043a9b998d.psmdcp" Id="Rb0bad61f5e424e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd696d6484964afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/203e98aa1ee544f7bb999ad5d66e6de8.psmdcp" Id="R4243f23a51e24c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>