--- v6 (2026-06-26)
+++ v7 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd696d6484964afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/203e98aa1ee544f7bb999ad5d66e6de8.psmdcp" Id="R4243f23a51e24c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b83c2e80b4468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bffa4138c7c4c6394da59d8da1956a6.psmdcp" Id="R0d961e82743e4967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>