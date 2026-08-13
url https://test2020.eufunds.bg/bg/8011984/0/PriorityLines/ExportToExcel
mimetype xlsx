--- v7 (2026-07-21)
+++ v8 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b83c2e80b4468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bffa4138c7c4c6394da59d8da1956a6.psmdcp" Id="R0d961e82743e4967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra505905861bd4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d634236ccd5946beb418bd202443889f.psmdcp" Id="R3d1afca7606b4d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>