--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra505905861bd4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d634236ccd5946beb418bd202443889f.psmdcp" Id="R3d1afca7606b4d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ba53642c7a4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6bb13088bbd42cfa5d17297f8d1db3c.psmdcp" Id="R87e8f77c45cb4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>