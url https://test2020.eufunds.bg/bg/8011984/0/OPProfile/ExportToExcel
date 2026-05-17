--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8f4a1cafe24300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/215cda5800cc45cba495d03abe4cf234.psmdcp" Id="Rf720dbcf7b2144d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e010129504e442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1adc54fd544746a6a7849abfd2c31733.psmdcp" Id="R8c4bb6ef1bd842c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>