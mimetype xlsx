--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e010129504e442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1adc54fd544746a6a7849abfd2c31733.psmdcp" Id="R8c4bb6ef1bd842c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eefd6f29e3b4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70ba1576ed6847e8abb058291bafa0de.psmdcp" Id="R83bbc435bccd4598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>