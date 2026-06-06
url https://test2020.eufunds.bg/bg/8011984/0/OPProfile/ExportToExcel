--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eefd6f29e3b4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70ba1576ed6847e8abb058291bafa0de.psmdcp" Id="R83bbc435bccd4598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb43a4f6690e497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9dc45499c6a4135a3aeb484a98b9325.psmdcp" Id="R9aefc4f2ba4d4664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>