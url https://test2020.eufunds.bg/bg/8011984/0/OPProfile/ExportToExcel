--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb43a4f6690e497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9dc45499c6a4135a3aeb484a98b9325.psmdcp" Id="R9aefc4f2ba4d4664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd1f977f6754d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6cf898e49ae434987227d1d7fe29b3a.psmdcp" Id="R498302705f604265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>