--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd1f977f6754d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6cf898e49ae434987227d1d7fe29b3a.psmdcp" Id="R498302705f604265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1010c5588042d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee6367223f994c12bb8758c56e88deff.psmdcp" Id="R616decf5043644f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>