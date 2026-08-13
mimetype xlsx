--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1010c5588042d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee6367223f994c12bb8758c56e88deff.psmdcp" Id="R616decf5043644f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d081bd5954b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/170424dc1e6543938746904d54f80c82.psmdcp" Id="Rf3178c18b4b44ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>