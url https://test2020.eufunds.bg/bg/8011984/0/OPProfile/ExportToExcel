--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2d081bd5954b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/170424dc1e6543938746904d54f80c82.psmdcp" Id="Rf3178c18b4b44ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4219dda95964c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1831aba0ebb4f7ebf585fbf47a5c5df.psmdcp" Id="Rad866fdbe2ff42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>