--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f54f4fb11f4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd74ce0467a74df0a0840a6321c8ca59.psmdcp" Id="R5a7e6026ad88471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1323e73905d74125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d02b3d36a12b4682949f5b3482bb8b0e.psmdcp" Id="R9b75eef0feaa4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>