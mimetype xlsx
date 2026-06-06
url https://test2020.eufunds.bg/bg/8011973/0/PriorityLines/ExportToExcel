--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1323e73905d74125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d02b3d36a12b4682949f5b3482bb8b0e.psmdcp" Id="R9b75eef0feaa4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f9cb1becfe47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dead6d9c02a74bc5a6c40347e34a4854.psmdcp" Id="R536174025c764791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>