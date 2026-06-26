--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f9cb1becfe47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dead6d9c02a74bc5a6c40347e34a4854.psmdcp" Id="R536174025c764791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c597ab5d75452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03cb50e06fe440a7ae1c0ed4302a5e55.psmdcp" Id="R1243c881f7ed411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>