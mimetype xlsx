--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c597ab5d75452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03cb50e06fe440a7ae1c0ed4302a5e55.psmdcp" Id="R1243c881f7ed411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf1121bff7d4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cc9db35b7b44d93ab9683b53fe3c7e7.psmdcp" Id="Rac69e224893645fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>