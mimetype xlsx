--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf1121bff7d4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cc9db35b7b44d93ab9683b53fe3c7e7.psmdcp" Id="Rac69e224893645fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02dda37d742c4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e9c2571639847599b9d86a6129b6873.psmdcp" Id="R87baf9b2e81e4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>