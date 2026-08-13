--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02dda37d742c4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e9c2571639847599b9d86a6129b6873.psmdcp" Id="R87baf9b2e81e4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cb01fc34604902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5169d650c6004deb82d940618126b42e.psmdcp" Id="R6a6d79a02b774f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>