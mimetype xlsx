--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cb01fc34604902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5169d650c6004deb82d940618126b42e.psmdcp" Id="R6a6d79a02b774f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f05d4fd351f43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf33ea1ab10b49838a937db984fad864.psmdcp" Id="R46dcfd2165af4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>