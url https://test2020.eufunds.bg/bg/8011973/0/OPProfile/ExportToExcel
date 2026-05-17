--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e615e9dd2f4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa4773516a904fd7a749933815a1b7c9.psmdcp" Id="R4456f8e0e21e46f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b84b1c061b1437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d20b6948ad7d42f687562b588bd14546.psmdcp" Id="R8b04afad7a6042c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>