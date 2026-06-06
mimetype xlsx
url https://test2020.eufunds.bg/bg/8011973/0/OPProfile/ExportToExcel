--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b84b1c061b1437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d20b6948ad7d42f687562b588bd14546.psmdcp" Id="R8b04afad7a6042c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9bd48fe7c04f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09e5be7afd2942aba5c22abf2c586c0d.psmdcp" Id="Ra9aae61f5e2842f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>