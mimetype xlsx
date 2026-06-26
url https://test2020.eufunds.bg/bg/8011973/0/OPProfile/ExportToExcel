--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a9bd48fe7c04f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09e5be7afd2942aba5c22abf2c586c0d.psmdcp" Id="Ra9aae61f5e2842f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef33156f3e34ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b7e6fcd301a4902862c4a661246341b.psmdcp" Id="Rf34c034be1134dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>