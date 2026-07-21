--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef33156f3e34ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b7e6fcd301a4902862c4a661246341b.psmdcp" Id="Rf34c034be1134dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84b27977d5c465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0cdf0b95c1d40fa9390ea901ce4ca75.psmdcp" Id="Re9e28f8c0dc242b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>