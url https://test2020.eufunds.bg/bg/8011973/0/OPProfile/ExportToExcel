--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84b27977d5c465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0cdf0b95c1d40fa9390ea901ce4ca75.psmdcp" Id="Re9e28f8c0dc242b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f71c2efecb44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c3f70704f6c4d04a4ce5b9a7791a766.psmdcp" Id="R191b2e4674684667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>