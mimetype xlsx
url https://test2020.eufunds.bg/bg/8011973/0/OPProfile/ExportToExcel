--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f71c2efecb44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c3f70704f6c4d04a4ce5b9a7791a766.psmdcp" Id="R191b2e4674684667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1774af247cdc4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/845dbc2263ff4049879ad7bead88d9ee.psmdcp" Id="Rdb0c09935cdd476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>