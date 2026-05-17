--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6fccde60fba4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec328a75736b416185187c5de8538d19.psmdcp" Id="R7dad06b91a1241bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb65f08e4d2b4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4468e79805a844508ab2a012d4b0fbc7.psmdcp" Id="Rd092855c63364e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>