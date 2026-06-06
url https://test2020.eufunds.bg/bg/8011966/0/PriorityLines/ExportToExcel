--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb65f08e4d2b4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4468e79805a844508ab2a012d4b0fbc7.psmdcp" Id="Rd092855c63364e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7484838a06e4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3238b8984e4c463f992ea5acec0e2aff.psmdcp" Id="Rdf917c6cd09540bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>