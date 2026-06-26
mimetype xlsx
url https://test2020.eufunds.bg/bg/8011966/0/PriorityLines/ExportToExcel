--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7484838a06e4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3238b8984e4c463f992ea5acec0e2aff.psmdcp" Id="Rdf917c6cd09540bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652218af6b124c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e48a87661ae545a991d82c61d1b0cf88.psmdcp" Id="Refa22480333141cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>