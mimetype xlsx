--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652218af6b124c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e48a87661ae545a991d82c61d1b0cf88.psmdcp" Id="Refa22480333141cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720c50f510d94be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fb4fc936b834c90b00ac4a2df463012.psmdcp" Id="Ra0a6d4c3339e4207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -707,63 +707,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>4304181.36</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>3517735.29</x:v>
+        <x:v>3633985.29</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>636446.07</x:v>
+        <x:v>670196.07</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>3.42</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>