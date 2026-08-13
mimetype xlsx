--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720c50f510d94be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fb4fc936b834c90b00ac4a2df463012.psmdcp" Id="Ra0a6d4c3339e4207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d9b19d2baf4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e972f29bf794f169a3d3d85e4bbe42d.psmdcp" Id="Rb628ffb8b12c4d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>