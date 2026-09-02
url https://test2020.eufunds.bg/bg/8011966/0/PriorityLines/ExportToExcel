--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d9b19d2baf4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e972f29bf794f169a3d3d85e4bbe42d.psmdcp" Id="Rb628ffb8b12c4d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749171a5245340ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb83ac5dd04a4424986cd549b507c59d.psmdcp" Id="Rfeb5ced139774c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -707,63 +707,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>4304181.36</x:v>
+        <x:v>4307281.36</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>3633985.29</x:v>
+        <x:v>3636387.79</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>670196.07</x:v>
+        <x:v>670893.57</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>3.54</x:v>
+        <x:v>3.55</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>