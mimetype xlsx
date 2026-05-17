--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d82bafde0964aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6e6652432ca44ba83daf8a670182f4f.psmdcp" Id="Rd96b7774c8bd4ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f649ba215c48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc385d4cef25444db32a205006c11cd7.psmdcp" Id="R98f30e66782e4bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>