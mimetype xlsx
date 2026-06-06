--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f649ba215c48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc385d4cef25444db32a205006c11cd7.psmdcp" Id="R98f30e66782e4bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf23c7419324bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ad788611c094d03ab55c0bbe663b788.psmdcp" Id="R05a8dd79af0d4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>