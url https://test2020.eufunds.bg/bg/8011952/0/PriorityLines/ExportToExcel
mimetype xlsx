--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf23c7419324bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ad788611c094d03ab55c0bbe663b788.psmdcp" Id="R05a8dd79af0d4e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f1ce0fa849473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/975146fe3f5f40ed9aaab58d90172988.psmdcp" Id="R240db332049643e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>