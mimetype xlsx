--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f1ce0fa849473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/975146fe3f5f40ed9aaab58d90172988.psmdcp" Id="R240db332049643e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71eafdde3bde49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8030dd44ab2e40a8a5104a9cc4a9bdab.psmdcp" Id="Ra07b19d99d13492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>