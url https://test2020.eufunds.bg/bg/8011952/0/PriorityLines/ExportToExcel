--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71eafdde3bde49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8030dd44ab2e40a8a5104a9cc4a9bdab.psmdcp" Id="Ra07b19d99d13492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d28270744949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f26943cc16724dca9ceb2a3ac900dfdb.psmdcp" Id="R51988561ea794c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>