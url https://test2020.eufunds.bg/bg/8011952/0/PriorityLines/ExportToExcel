--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d28270744949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f26943cc16724dca9ceb2a3ac900dfdb.psmdcp" Id="R51988561ea794c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e3efe4e3a94bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acf27b468de14e08a61669f4d58be0a7.psmdcp" Id="R807a4085a8564c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>