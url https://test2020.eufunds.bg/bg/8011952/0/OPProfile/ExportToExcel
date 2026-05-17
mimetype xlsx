--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe33b1dbec544269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14be8f4232394fd4a069fb937bec94d3.psmdcp" Id="R5bfde55c66bb4423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7b00f2eefb4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31e5a7a5e4774ee99715d8ea2b9cda62.psmdcp" Id="Rff6f1cc310f94c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>