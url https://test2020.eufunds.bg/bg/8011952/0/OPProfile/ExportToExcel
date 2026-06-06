--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7b00f2eefb4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31e5a7a5e4774ee99715d8ea2b9cda62.psmdcp" Id="Rff6f1cc310f94c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ddec7647b44444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb55ab87d00a498b9d0b7b58770db23e.psmdcp" Id="R89227354124b4fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>