--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ddec7647b44444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb55ab87d00a498b9d0b7b58770db23e.psmdcp" Id="R89227354124b4fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ded50830ca94df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b10068fec2a2477da8a26c5c58832c71.psmdcp" Id="R402330c30c474940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>