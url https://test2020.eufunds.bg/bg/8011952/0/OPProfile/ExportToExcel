--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ded50830ca94df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b10068fec2a2477da8a26c5c58832c71.psmdcp" Id="R402330c30c474940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232a0c4ecc16464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0db8d879a9045b680d2f42ef837c46c.psmdcp" Id="Rbe7a7074b89f4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>