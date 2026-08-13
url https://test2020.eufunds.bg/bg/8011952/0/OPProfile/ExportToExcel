--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232a0c4ecc16464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0db8d879a9045b680d2f42ef837c46c.psmdcp" Id="Rbe7a7074b89f4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e326b612634483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07751ca44f4b420ea7510793b2ddac5f.psmdcp" Id="Rdbad4f0967104785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>