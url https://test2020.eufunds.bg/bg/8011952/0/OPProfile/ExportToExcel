--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e326b612634483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07751ca44f4b420ea7510793b2ddac5f.psmdcp" Id="Rdbad4f0967104785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d923e62181453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/512367eba643416d8c9fd3ea7928a68a.psmdcp" Id="R7b3d7b270c244483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>