--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re552249936c04a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5254536c55964c69b2fb1a08fd17afd6.psmdcp" Id="R890e6076d93444f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4d4447ce2f43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b77c3b0a25d742f8a227e87cfb7fcb42.psmdcp" Id="Rfc5f31f91caf4f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>