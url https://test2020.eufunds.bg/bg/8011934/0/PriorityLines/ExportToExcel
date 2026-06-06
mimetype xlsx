--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4d4447ce2f43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b77c3b0a25d742f8a227e87cfb7fcb42.psmdcp" Id="Rfc5f31f91caf4f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13767417f79a44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9334595d4b94a2f9041cd9f476b57b9.psmdcp" Id="R4671f571c4e8496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>