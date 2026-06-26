--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13767417f79a44e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9334595d4b94a2f9041cd9f476b57b9.psmdcp" Id="R4671f571c4e8496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e1c2deca6645b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a83f0f6a3b9d4e4391b4d50df9d3717f.psmdcp" Id="R384f75ed6743486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>