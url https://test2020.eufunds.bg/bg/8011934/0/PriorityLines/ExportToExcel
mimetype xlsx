--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e1c2deca6645b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a83f0f6a3b9d4e4391b4d50df9d3717f.psmdcp" Id="R384f75ed6743486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b1550b8bfc42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10a4fd9f88fc4b9896cd33253d88c621.psmdcp" Id="R259b8ffbe7034eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>