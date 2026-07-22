--- v4 (2026-07-21)
+++ v5 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b1550b8bfc42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10a4fd9f88fc4b9896cd33253d88c621.psmdcp" Id="R259b8ffbe7034eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbc9b6fe20443e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/984a5c482dfd49fb81cf7328d03c4abc.psmdcp" Id="R1f49b7cb18ad487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>