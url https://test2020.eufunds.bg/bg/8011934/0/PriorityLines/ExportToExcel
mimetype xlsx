--- v5 (2026-07-22)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbc9b6fe20443e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/984a5c482dfd49fb81cf7328d03c4abc.psmdcp" Id="R1f49b7cb18ad487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafad0f7d1454721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4385b7b999ea4dc7b864e5cc04f2fe76.psmdcp" Id="R83e8e3b4444e49c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>