--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422329d346424b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c0d84853c7644b9aff6e0914771c01d.psmdcp" Id="R8398bcc6d7bb4738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fe9090e9b14ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/222116dc211b4ad1b33831645131fceb.psmdcp" Id="Rae3b29de310b4d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>