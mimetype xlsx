--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fe9090e9b14ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/222116dc211b4ad1b33831645131fceb.psmdcp" Id="Rae3b29de310b4d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e0391de47f4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/093cb7bf61c84d5dbda858e3c571d8e3.psmdcp" Id="Rcdf03dd64d774c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>