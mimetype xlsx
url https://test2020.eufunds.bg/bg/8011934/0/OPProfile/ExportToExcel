--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e0391de47f4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/093cb7bf61c84d5dbda858e3c571d8e3.psmdcp" Id="Rcdf03dd64d774c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra582811c41bc4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43910be9796c4797b1c52415fe38e204.psmdcp" Id="Rf7bc86821bef42ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>