--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra582811c41bc4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43910be9796c4797b1c52415fe38e204.psmdcp" Id="Rf7bc86821bef42ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756224d01f1d4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9934d9bdeba46949164fb4aa537f8af.psmdcp" Id="Rb8b0d053b07c49a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>