--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756224d01f1d4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9934d9bdeba46949164fb4aa537f8af.psmdcp" Id="Rb8b0d053b07c49a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c6e38b35de464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68ebb89e6ff8425eb3e14cec61ba2574.psmdcp" Id="Rc1308969e9b246b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>