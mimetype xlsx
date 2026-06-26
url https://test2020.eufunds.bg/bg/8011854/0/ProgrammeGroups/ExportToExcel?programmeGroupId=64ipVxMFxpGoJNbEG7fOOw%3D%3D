--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab999bf5160b46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3558b3ea0564ef7b0b41971c7d47d43.psmdcp" Id="Rd87d8f8fd2c64229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3e0b0f7afa43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2afd8d94f4904270b86134b653457b1a.psmdcp" Id="Re6ebec2a1312454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -50,50 +50,53 @@
     <x:t>Реално изплатени суми</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране от ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране от НФ</x:t>
   </x:si>
   <x:si>
     <x:t>Брой подадени проекти</x:t>
   </x:si>
   <x:si>
     <x:t>Брой сключени договори</x:t>
   </x:si>
   <x:si>
     <x:t>БФП</x:t>
   </x:si>
   <x:si>
     <x:t>% *</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77РК_НПВУ</x:t>
   </x:si>
   <x:si>
     <x:t>ОБЩО:</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>* - % от общия бюджет на програмата</x:t>
   </x:si>
   <x:si>
     <x:t>** - Общо включва безвъзмездната финансова помощ и финансиране от бенефициента</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -640,51 +643,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M13"/>
+  <x:dimension ref="A1:M14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -752,154 +755,195 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>215</x:v>
+        <x:v>28231</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1677280970.17</x:v>
+        <x:v>1677611282.5</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1670725036.17</x:v>
+        <x:v>1670939622.52</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>1570222504.41</x:v>
+        <x:v>1564311055.68</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1845323.01</x:v>
+        <x:v>1681278.37</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1536980.76</x:v>
+        <x:v>1422410.32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
-      <x:c r="A7" s="11" t="s">
+      <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>7230039651.18</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>6174128861.39</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>1055910789.79</x:v>
+        <x:v>5000000</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>215</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>96</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>1677280970.17</x:v>
+        <x:v>8263000</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>1670725036.17</x:v>
+        <x:v>8190000</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>23.11</x:v>
+        <x:v>54.6</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>1570222504.41</x:v>
+        <x:v>4970000</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1845323.01</x:v>
+        <x:v>5120.31</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>1536980.76</x:v>
+        <x:v>3152.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <x:c r="A9" s="0" t="s">
+    <x:row r="8" spans="1:13">
+      <x:c r="A8" s="11" t="s">
         <x:v>15</x:v>
       </x:c>
+      <x:c r="B8" s="9">
+        <x:v>7245039651.18</x:v>
+      </x:c>
+      <x:c r="C8" s="9">
+        <x:v>6184128861.39</x:v>
+      </x:c>
+      <x:c r="D8" s="9">
+        <x:v>1060910789.79</x:v>
+      </x:c>
+      <x:c r="E8" s="10">
+        <x:v>28232</x:v>
+      </x:c>
+      <x:c r="F8" s="10">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="G8" s="9">
+        <x:v>1685874282.5</x:v>
+      </x:c>
+      <x:c r="H8" s="9">
+        <x:v>1679129622.52</x:v>
+      </x:c>
+      <x:c r="I8" s="9">
+        <x:v>23.18</x:v>
+      </x:c>
+      <x:c r="J8" s="9">
+        <x:v>1569281055.68</x:v>
+      </x:c>
+      <x:c r="K8" s="9">
+        <x:v>1686398.68</x:v>
+      </x:c>
+      <x:c r="L8" s="9">
+        <x:v>0.02</x:v>
+      </x:c>
+      <x:c r="M8" s="9">
+        <x:v>1425562.49</x:v>
+      </x:c>
     </x:row>
+    <x:row r="9" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:13">
+      <x:c r="A13" s="0" t="s">
+        <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
-    <x:mergeCell ref="A8:J8"/>
     <x:mergeCell ref="A9:J9"/>
     <x:mergeCell ref="A10:J10"/>
     <x:mergeCell ref="A11:J11"/>
     <x:mergeCell ref="A12:J12"/>
+    <x:mergeCell ref="A13:J13"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>programmes</vt:lpstr>
       <vt:lpstr>programmes!Print_Area</vt:lpstr>
       <vt:lpstr>programmes!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>