--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3e0b0f7afa43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2afd8d94f4904270b86134b653457b1a.psmdcp" Id="Re6ebec2a1312454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20dcbf3ad3f45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dad8802e597245a3b8c4f3084816a47f.psmdcp" Id="R2f25a19fac344c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -761,69 +761,69 @@
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E6" s="10">
         <x:v>28231</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1677611282.5</x:v>
+        <x:v>1677605053.58</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1670939622.52</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>1564311055.68</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1681278.37</x:v>
+        <x:v>1156983.55</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1422410.32</x:v>
+        <x:v>972634.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>5000000</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>8263000</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -843,69 +843,69 @@
       </x:c>
       <x:c r="M7" s="9">
         <x:v>3152.17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="11" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>7245039651.18</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>28232</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>1685874282.5</x:v>
+        <x:v>1685868053.58</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>1679129622.52</x:v>
+        <x:v>1679123393.6</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>23.18</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1569281055.68</x:v>
+        <x:v>1569275174.71</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1686398.68</x:v>
+        <x:v>1162103.86</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1425562.49</x:v>
+        <x:v>975786.27</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">