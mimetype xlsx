--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b82b675f874611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b45035d462ef4832a8382d4a92eb8e6c.psmdcp" Id="R9e86b71b094341f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba286076ad8d4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59f6b81a7b9f41e8a26fb029cb7bed8b.psmdcp" Id="R53fd7ca0a0d94f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>