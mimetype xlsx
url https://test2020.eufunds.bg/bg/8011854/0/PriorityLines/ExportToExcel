--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba286076ad8d4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59f6b81a7b9f41e8a26fb029cb7bed8b.psmdcp" Id="R53fd7ca0a0d94f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c4b33db9734f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b65060092747209eda7fcdd3cae815.psmdcp" Id="Rbd2daacec9aa4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>