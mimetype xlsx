--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c4b33db9734f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68b65060092747209eda7fcdd3cae815.psmdcp" Id="Rbd2daacec9aa4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff1bce44ffd43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1ec0e0365fe499eafb359dd4a3f01ba.psmdcp" Id="Rd9f95f56011149a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>