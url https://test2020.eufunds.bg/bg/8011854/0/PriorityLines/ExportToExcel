--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff1bce44ffd43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1ec0e0365fe499eafb359dd4a3f01ba.psmdcp" Id="Rd9f95f56011149a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777e0851f2414d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/590d7477813b45d493641056af0367ee.psmdcp" Id="Rad7c17389a344ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>