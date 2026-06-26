--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777e0851f2414d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/590d7477813b45d493641056af0367ee.psmdcp" Id="Rad7c17389a344ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027d7e05b1c94b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef3e2eaf76d84bf489b9f2079ea686bc.psmdcp" Id="R2ac0a09aa2b04016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>