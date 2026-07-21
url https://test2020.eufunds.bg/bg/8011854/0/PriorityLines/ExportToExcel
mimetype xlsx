--- v5 (2026-06-26)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027d7e05b1c94b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef3e2eaf76d84bf489b9f2079ea686bc.psmdcp" Id="R2ac0a09aa2b04016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61c67a045e04e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfd16062de2e473696cd33f1ce231058.psmdcp" Id="Re9c7d74d4e6a4b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>