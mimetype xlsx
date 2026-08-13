--- v6 (2026-07-21)
+++ v7 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61c67a045e04e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfd16062de2e473696cd33f1ce231058.psmdcp" Id="Re9c7d74d4e6a4b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd296466e5de4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7117fee31bab4656a611a756221c1a63.psmdcp" Id="Ra9bc11f6b97b4c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>