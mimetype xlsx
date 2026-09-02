--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd296466e5de4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7117fee31bab4656a611a756221c1a63.psmdcp" Id="Ra9bc11f6b97b4c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fde5b60fde42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173b066d32754d4190d09809a0c3de96.psmdcp" Id="R8cad5ed2347c4dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>