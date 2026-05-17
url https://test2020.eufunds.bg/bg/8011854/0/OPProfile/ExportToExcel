--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3461f83d0848a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25eb7327978c4ee4bb29f8342cecd924.psmdcp" Id="R94bd89f2db354993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5710461ebe4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41a0155fe8af4f9894da46f790a850cd.psmdcp" Id="Ra8671e4de3924aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>