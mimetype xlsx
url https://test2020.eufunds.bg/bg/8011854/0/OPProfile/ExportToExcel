--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5710461ebe4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41a0155fe8af4f9894da46f790a850cd.psmdcp" Id="Ra8671e4de3924aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1be1e40e1ae4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cbb87f804374875b4f05cfebe920c99.psmdcp" Id="Re5484a9a35244521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>