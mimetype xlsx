--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1be1e40e1ae4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cbb87f804374875b4f05cfebe920c99.psmdcp" Id="Re5484a9a35244521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ef51f132874aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a86fbcf90afb45028ff5e81100b1aa68.psmdcp" Id="R2e18cd3eda194f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>