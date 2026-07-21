--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ef51f132874aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a86fbcf90afb45028ff5e81100b1aa68.psmdcp" Id="R2e18cd3eda194f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78f99e83ecd43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aef922241cd4625bb1d0fdadf8ddf60.psmdcp" Id="R3dc5a51df8ab4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>