--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78f99e83ecd43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aef922241cd4625bb1d0fdadf8ddf60.psmdcp" Id="R3dc5a51df8ab4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde98a96a792e40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a320a31ba28434c8c88c381aca31a3f.psmdcp" Id="R0a39e127383041a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>