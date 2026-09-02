--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde98a96a792e40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a320a31ba28434c8c88c381aca31a3f.psmdcp" Id="R0a39e127383041a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890f254ce34a4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e1526545603436c9f44c6ae24121334.psmdcp" Id="Rfcce8d167def44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>