--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a9da9dea2f425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d26c14b5160047acaf94790768327411.psmdcp" Id="R8ee5487f728d4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9335fe81c0324692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68c7ebedf71345f4856961891d5fee33.psmdcp" Id="R365b30e18cd8492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>