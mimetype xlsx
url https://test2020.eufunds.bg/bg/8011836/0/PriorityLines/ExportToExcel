--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9335fe81c0324692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68c7ebedf71345f4856961891d5fee33.psmdcp" Id="R365b30e18cd8492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e95494dcb041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/460aad8d1aa943e4aab6102b616d48df.psmdcp" Id="R28be29282d1c42ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>