--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e95494dcb041bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/460aad8d1aa943e4aab6102b616d48df.psmdcp" Id="R28be29282d1c42ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d55a32fedf54edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a132f61538214a52bf54438c93022d11.psmdcp" Id="R6da01af8748c44e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>