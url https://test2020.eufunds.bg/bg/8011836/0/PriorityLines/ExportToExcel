--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d55a32fedf54edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a132f61538214a52bf54438c93022d11.psmdcp" Id="R6da01af8748c44e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dc6c3b47384769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5363499058984eba9e26f18fe76b9581.psmdcp" Id="R8b7d55b6afb64c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>