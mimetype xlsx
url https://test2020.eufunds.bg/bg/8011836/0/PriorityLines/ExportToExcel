--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dc6c3b47384769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5363499058984eba9e26f18fe76b9581.psmdcp" Id="R8b7d55b6afb64c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8379ffc489e444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e45697f3d72c47db988413979996d9d3.psmdcp" Id="R834071ca12664429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>