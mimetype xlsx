--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8379ffc489e444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e45697f3d72c47db988413979996d9d3.psmdcp" Id="R834071ca12664429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc5a524c5734fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c21b5f6d902b4069a94a2358caf62826.psmdcp" Id="R3ce90318c9aa4a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>