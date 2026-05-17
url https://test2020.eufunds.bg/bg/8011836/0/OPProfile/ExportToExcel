--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ebb92309ad84532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d726e668ed2f4168be23149e7b7c959f.psmdcp" Id="Re2caa486674342a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a7fbdc09294ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbef954540d240c19465fafc5789c86d.psmdcp" Id="R5fe78b0131454b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>