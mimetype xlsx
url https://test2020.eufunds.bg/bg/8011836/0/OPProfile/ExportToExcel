--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a7fbdc09294ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbef954540d240c19465fafc5789c86d.psmdcp" Id="R5fe78b0131454b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38c977797bc4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dfb030fc7514878997ae31868953307.psmdcp" Id="Rd27970e8da974cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>