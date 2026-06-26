--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38c977797bc4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dfb030fc7514878997ae31868953307.psmdcp" Id="Rd27970e8da974cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c2a07762e14969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7062ac32b26f4c7aa1b25698436ac80d.psmdcp" Id="Rdb8af523c9464905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>