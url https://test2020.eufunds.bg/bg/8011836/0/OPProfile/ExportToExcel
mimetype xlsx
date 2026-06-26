--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c2a07762e14969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7062ac32b26f4c7aa1b25698436ac80d.psmdcp" Id="Rdb8af523c9464905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ec1104cdeb49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06a410568acf45309fca2c01b6bd6b78.psmdcp" Id="R29a979f8162347f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>