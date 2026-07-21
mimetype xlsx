--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ec1104cdeb49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06a410568acf45309fca2c01b6bd6b78.psmdcp" Id="R29a979f8162347f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974ecb0ccf0c4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4be5354dea874d3099b721f2e859e9ce.psmdcp" Id="Rad91ab997bd9462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>