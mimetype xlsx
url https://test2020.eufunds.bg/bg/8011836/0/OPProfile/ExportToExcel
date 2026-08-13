--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974ecb0ccf0c4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4be5354dea874d3099b721f2e859e9ce.psmdcp" Id="Rad91ab997bd9462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffc947764724e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b54b32ff0f641c9970ac9a59446d221.psmdcp" Id="Re3f1a9bb5bb0452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>