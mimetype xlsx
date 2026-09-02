--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffc947764724e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b54b32ff0f641c9970ac9a59446d221.psmdcp" Id="Re3f1a9bb5bb0452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf784fe596965435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eec27ca26e7d4858a3508bae9d205237.psmdcp" Id="Rd131dc8b4b0c4f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>