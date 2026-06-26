--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84431e8e9f646c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d378c0a54ee74f5fb0c95d79369e7a94.psmdcp" Id="R6cb77030e61c4244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511f4e84b0c24eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d6ee8c768e34bf48bbe7e33c3f27d53.psmdcp" Id="R8366e26c841c4d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -801,63 +801,63 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>237973192</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>195351497</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>42621695</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>0</x:v>
+        <x:v>123000</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>0</x:v>
+        <x:v>76246.95</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>0</x:v>
+        <x:v>15253.05</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>0</x:v>
+        <x:v>31500</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>0</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D9" s="9">