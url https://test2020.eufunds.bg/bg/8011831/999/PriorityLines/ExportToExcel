--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511f4e84b0c24eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d6ee8c768e34bf48bbe7e33c3f27d53.psmdcp" Id="R8366e26c841c4d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a7e6386aa246f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/817173b9f8084d819f2c78c9a4be3759.psmdcp" Id="R341c11e85b9443e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>