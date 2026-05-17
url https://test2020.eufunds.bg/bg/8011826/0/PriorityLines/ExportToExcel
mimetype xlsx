--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0867d0913d8c4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66bad01481444599b748dd69cd2249a6.psmdcp" Id="Rc49b8dd0414a4531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb424a30e2c05434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29de1ec25be34f2ba5cd49645b9c7804.psmdcp" Id="R05251df54bf94be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>