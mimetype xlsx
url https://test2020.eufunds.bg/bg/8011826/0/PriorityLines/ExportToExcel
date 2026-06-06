--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb424a30e2c05434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29de1ec25be34f2ba5cd49645b9c7804.psmdcp" Id="R05251df54bf94be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6cf7caae5bf433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e18f3dae49b4fec80ab14e0249a0a83.psmdcp" Id="Rcd808b9a918d4be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>