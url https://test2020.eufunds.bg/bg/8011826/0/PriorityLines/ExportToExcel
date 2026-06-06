--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6cf7caae5bf433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e18f3dae49b4fec80ab14e0249a0a83.psmdcp" Id="Rcd808b9a918d4be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be5e73c8e8040a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe9e32416e32411dba09241bb9b9c828.psmdcp" Id="R9abde5413f464901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>