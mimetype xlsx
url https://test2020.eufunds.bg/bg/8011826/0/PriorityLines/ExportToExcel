--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be5e73c8e8040a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe9e32416e32411dba09241bb9b9c828.psmdcp" Id="R9abde5413f464901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea3dc0545654e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/951cb061cdf442b488aa8c21069f5f9f.psmdcp" Id="Refe5ef3340d14d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>