--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea3dc0545654e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/951cb061cdf442b488aa8c21069f5f9f.psmdcp" Id="Refe5ef3340d14d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3585b7c2a8474ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc47daceaca84b0ea089638b0adaaca0.psmdcp" Id="Rf86a460248d74e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>