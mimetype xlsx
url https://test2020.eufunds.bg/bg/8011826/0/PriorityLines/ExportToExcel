--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3585b7c2a8474ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc47daceaca84b0ea089638b0adaaca0.psmdcp" Id="Rf86a460248d74e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5740879f48c64e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0556c364cc97421ba0d7269c77d784e9.psmdcp" Id="Rf223a8f66a154dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>