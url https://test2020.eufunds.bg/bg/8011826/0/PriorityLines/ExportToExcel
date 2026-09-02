--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5740879f48c64e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0556c364cc97421ba0d7269c77d784e9.psmdcp" Id="Rf223a8f66a154dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9012483ec5a54cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cb1bc9591974820b006ddf3c5dcfd9f.psmdcp" Id="R40ed46316a384680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>