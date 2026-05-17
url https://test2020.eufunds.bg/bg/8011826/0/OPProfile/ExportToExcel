--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5a464eaac04198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46bbeb19675645b0a0ed6207d953cae1.psmdcp" Id="Rbafe951bc51a425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d4e1b4564c498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e118fe76ec4483593a432cf9129fee8.psmdcp" Id="R7bb6b84a00c44e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>