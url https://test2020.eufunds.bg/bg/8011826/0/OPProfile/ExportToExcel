--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d4e1b4564c498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e118fe76ec4483593a432cf9129fee8.psmdcp" Id="R7bb6b84a00c44e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824f574a79d042fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cf528fc39a847d28b21dac8839f8a83.psmdcp" Id="Re322a984d36c438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>