--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824f574a79d042fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cf528fc39a847d28b21dac8839f8a83.psmdcp" Id="Re322a984d36c438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c7a2a0a8e94475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/378b30a77b9641ac94ea99e210dc27aa.psmdcp" Id="R54880935982849ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>