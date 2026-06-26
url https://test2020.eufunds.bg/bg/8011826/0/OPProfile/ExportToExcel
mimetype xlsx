--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c7a2a0a8e94475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/378b30a77b9641ac94ea99e210dc27aa.psmdcp" Id="R54880935982849ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1031bc446a694675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b28bbc3fb9d47e2b022ab4fce0bbb76.psmdcp" Id="Rafeac63718e046fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>