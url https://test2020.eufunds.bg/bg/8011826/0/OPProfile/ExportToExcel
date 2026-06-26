--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1031bc446a694675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b28bbc3fb9d47e2b022ab4fce0bbb76.psmdcp" Id="Rafeac63718e046fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2657837244234ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0bce99527514dedb4712157ebea1fec.psmdcp" Id="R11198623cb624613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>