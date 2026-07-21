--- v5 (2026-06-26)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2657837244234ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0bce99527514dedb4712157ebea1fec.psmdcp" Id="R11198623cb624613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de7bc5746014908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/877d4dfdfcb74e19a27424f8d77f0218.psmdcp" Id="R43885b1d1100419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>