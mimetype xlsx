--- v6 (2026-07-21)
+++ v7 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de7bc5746014908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/877d4dfdfcb74e19a27424f8d77f0218.psmdcp" Id="R43885b1d1100419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd47eb2bd5584568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c68c2b5b7164b9bb4354b5daa1f2f6f.psmdcp" Id="Re5b1add5170b4573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>