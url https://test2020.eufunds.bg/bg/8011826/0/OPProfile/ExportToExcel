--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd47eb2bd5584568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c68c2b5b7164b9bb4354b5daa1f2f6f.psmdcp" Id="Re5b1add5170b4573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ef0ba653a24710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a55f5581cfc43dda3b0183d02521f13.psmdcp" Id="Ra73a542efeda4cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>