--- v2 (2026-08-13)
+++ v3 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90da74fa8a484ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61b3d7f5276d409db761ecccbb77664e.psmdcp" Id="R4a2573c37fc643c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb997db12f614f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffb36e4fb93b466b88586821b4e979f9.psmdcp" Id="Rf49b0dfb970c4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -725,75 +725,75 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>102258376.24</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>86919619.8</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>15338756.44</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>1516642.78</x:v>
+        <x:v>1560296.67</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>1156829</x:v>
+        <x:v>1187386.72</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>359684.68</x:v>
+        <x:v>372780.85</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>129.1</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>1.48</x:v>
+        <x:v>1.53</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>30978.15</x:v>
+        <x:v>77978.15</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>25794.5</x:v>
+        <x:v>64959.6</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>5183.65</x:v>
+        <x:v>13018.55</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>104945488.11</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>81437434.75</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>23508053.36</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>3819839.66</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>2228004.67</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1581742.83</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -807,157 +807,157 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>5112918.3</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>2840510.17</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>2272408.13</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1580341.6</x:v>
+        <x:v>1873566.47</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>1306539.1</x:v>
+        <x:v>1541119</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>270771.11</x:v>
+        <x:v>329416.08</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>3031.39</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>30.85</x:v>
+        <x:v>36.58</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>51129188.12</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>43459809.9</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>7669378.22</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>191174.36</x:v>
+        <x:v>1084825.64</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>136555.84</x:v>
+        <x:v>774890.96</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>54618.52</x:v>
+        <x:v>309934.68</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>0.37</x:v>
+        <x:v>2.12</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>8676.63</x:v>
+        <x:v>24176.63</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>6117.39</x:v>
+        <x:v>17189.04</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>2559.24</x:v>
+        <x:v>6987.59</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>56179613.78</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>55674003.88</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>505609.9</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>3978148.38</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>2871452.34</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>1017219.96</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>89476.08</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>6.92</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>24049.65</x:v>
+        <x:v>610741.53</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>20647.48</x:v>
+        <x:v>452901.27</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>3402.17</x:v>
+        <x:v>157840.26</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>0.04</x:v>
+        <x:v>1.09</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>100749219</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>100289056.32</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>460162.68</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>1307664</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>1011284.74</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>262036.26</x:v>
       </x:c>
       <x:c r="H11" s="9">