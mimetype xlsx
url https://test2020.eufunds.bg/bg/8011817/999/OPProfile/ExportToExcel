--- v0 (2026-04-27)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d1afcf1d924942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bfd522f70f34c3fa055a78cb05a1b71.psmdcp" Id="Rc055768bdd874a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84ad16d71624975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f5a3f67655649c2a913f7daff243798.psmdcp" Id="Rc31e0ecbf3a0483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1024,54 +1024,54 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D23" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C24" s="4">
-        <x:v>23230081.34</x:v>
+        <x:v>23690244.02</x:v>
       </x:c>
       <x:c r="D24" s="4">
-        <x:v>134905485.34</x:v>
+        <x:v>235654704.34</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D25" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C26" s="4">
         <x:v>0</x:v>
@@ -1094,54 +1094,54 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D28" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B29" s="6">
         <x:v>48004626.17</x:v>
       </x:c>
       <x:c r="C29" s="6">
-        <x:v>72524287.39</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="D29" s="6">
-        <x:v>454531069.89</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13" ht="45" customHeight="1"/>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="1"/>
       <x:c r="C31" s="1"/>
       <x:c r="D31" s="1"/>
       <x:c r="E31" s="1"/>
       <x:c r="F31" s="1"/>
       <x:c r="G31" s="1"/>
       <x:c r="H31" s="1"/>
       <x:c r="I31" s="1"/>
       <x:c r="J31" s="1"/>
     </x:row>
     <x:row r="32" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
         <x:v>31</x:v>
       </x:c>
@@ -1724,281 +1724,281 @@
       </x:c>
       <x:c r="H51" s="4">
         <x:v>-789.95</x:v>
       </x:c>
       <x:c r="I51" s="4">
         <x:v>-523.66</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>-0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B52" s="4">
         <x:v>319625584.55</x:v>
       </x:c>
       <x:c r="C52" s="4">
         <x:v>270331378.5</x:v>
       </x:c>
       <x:c r="D52" s="4">
         <x:v>49294206.05</x:v>
       </x:c>
       <x:c r="E52" s="4">
-        <x:v>3803960.7</x:v>
+        <x:v>3510735.83</x:v>
       </x:c>
       <x:c r="F52" s="4">
-        <x:v>2790685.93</x:v>
+        <x:v>2556106.03</x:v>
       </x:c>
       <x:c r="G52" s="4">
-        <x:v>1.19</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="H52" s="4">
         <x:v>53226.52</x:v>
       </x:c>
       <x:c r="I52" s="4">
         <x:v>45244.24</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B53" s="4">
         <x:v>319625584.55</x:v>
       </x:c>
       <x:c r="C53" s="4">
         <x:v>270331378.5</x:v>
       </x:c>
       <x:c r="D53" s="4">
         <x:v>49294206.05</x:v>
       </x:c>
       <x:c r="E53" s="4">
-        <x:v>7748649.29</x:v>
+        <x:v>7455424.42</x:v>
       </x:c>
       <x:c r="F53" s="4">
-        <x:v>5696990.49</x:v>
+        <x:v>5462410.59</x:v>
       </x:c>
       <x:c r="G53" s="4">
-        <x:v>2.42</x:v>
+        <x:v>2.33</x:v>
       </x:c>
       <x:c r="H53" s="4">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="I53" s="4">
         <x:v>51617.28</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B54" s="4">
-        <x:v>454531069.89</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C54" s="4">
-        <x:v>382006782.5</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D54" s="4">
-        <x:v>72524287.39</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>9931810.32</x:v>
+        <x:v>10911906.45</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>6915159.11</x:v>
+        <x:v>7691863.95</x:v>
       </x:c>
       <x:c r="G54" s="4">
-        <x:v>2.19</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="H54" s="4">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="I54" s="4">
         <x:v>51617.28</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B55" s="4">
-        <x:v>454531069.89</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C55" s="4">
-        <x:v>382006782.5</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D55" s="4">
-        <x:v>72524287.39</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>9931810.32</x:v>
+        <x:v>10911906.45</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>6915159.11</x:v>
+        <x:v>7691863.95</x:v>
       </x:c>
       <x:c r="G55" s="4">
-        <x:v>2.19</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="H55" s="4">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="I55" s="4">
         <x:v>51617.28</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B56" s="4">
-        <x:v>454531069.89</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C56" s="4">
-        <x:v>382006782.5</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D56" s="4">
-        <x:v>72524287.39</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>9931810.32</x:v>
+        <x:v>10911906.45</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>6915159.11</x:v>
+        <x:v>7691863.95</x:v>
       </x:c>
       <x:c r="G56" s="4">
-        <x:v>2.19</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>51617.28</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B57" s="4">
-        <x:v>454531069.89</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C57" s="4">
-        <x:v>382006782.5</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D57" s="4">
-        <x:v>72524287.39</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>9931810.32</x:v>
+        <x:v>10911906.45</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>6915159.11</x:v>
+        <x:v>7691863.95</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>2.19</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="H57" s="4">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="I57" s="4">
         <x:v>51617.28</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B58" s="4">
-        <x:v>454531069.89</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C58" s="4">
-        <x:v>382006782.5</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D58" s="4">
-        <x:v>72524287.39</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>9931810.32</x:v>
+        <x:v>10911906.45</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>6915159.11</x:v>
+        <x:v>7691863.95</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>2.19</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="H58" s="4">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="I58" s="4">
         <x:v>51617.28</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B59" s="6">
-        <x:v>454531069.89</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C59" s="6">
-        <x:v>382006782.5</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D59" s="6">
-        <x:v>72524287.39</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>9931810.32</x:v>
+        <x:v>10911906.45</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>6915159.11</x:v>
+        <x:v>7691863.95</x:v>
       </x:c>
       <x:c r="G59" s="6">
-        <x:v>2.19</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="H59" s="6">
         <x:v>62276.39</x:v>
       </x:c>
       <x:c r="I59" s="6">
         <x:v>51617.28</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>39</x:v>