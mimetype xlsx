--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84ad16d71624975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f5a3f67655649c2a913f7daff243798.psmdcp" Id="Rc31e0ecbf3a0483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3a582574b74300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2102aaba8584c78bf045fff057cd899.psmdcp" Id="Rd3d4f3a3a3c04f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1660,351 +1660,351 @@
       </x:c>
       <x:c r="H49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B50" s="4">
         <x:v>51435963.25</x:v>
       </x:c>
       <x:c r="C50" s="4">
         <x:v>43715455.84</x:v>
       </x:c>
       <x:c r="D50" s="4">
         <x:v>7720507.41</x:v>
       </x:c>
       <x:c r="E50" s="4">
-        <x:v>747331.43</x:v>
+        <x:v>810706.5</x:v>
       </x:c>
       <x:c r="F50" s="4">
-        <x:v>525444.95</x:v>
+        <x:v>574168.97</x:v>
       </x:c>
       <x:c r="G50" s="4">
-        <x:v>1.45</x:v>
+        <x:v>1.58</x:v>
       </x:c>
       <x:c r="H50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="4">
         <x:v>319625584.55</x:v>
       </x:c>
       <x:c r="C51" s="4">
         <x:v>270331378.5</x:v>
       </x:c>
       <x:c r="D51" s="4">
         <x:v>49294206.05</x:v>
       </x:c>
       <x:c r="E51" s="4">
-        <x:v>1667038.01</x:v>
+        <x:v>1730413.08</x:v>
       </x:c>
       <x:c r="F51" s="4">
-        <x:v>1304509.45</x:v>
+        <x:v>1353233.47</x:v>
       </x:c>
       <x:c r="G51" s="4">
-        <x:v>0.52</x:v>
+        <x:v>0.54</x:v>
       </x:c>
       <x:c r="H51" s="4">
         <x:v>-789.95</x:v>
       </x:c>
       <x:c r="I51" s="4">
         <x:v>-523.66</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>-0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B52" s="4">
         <x:v>319625584.55</x:v>
       </x:c>
       <x:c r="C52" s="4">
         <x:v>270331378.5</x:v>
       </x:c>
       <x:c r="D52" s="4">
         <x:v>49294206.05</x:v>
       </x:c>
       <x:c r="E52" s="4">
-        <x:v>3510735.83</x:v>
+        <x:v>3574110.9</x:v>
       </x:c>
       <x:c r="F52" s="4">
-        <x:v>2556106.03</x:v>
+        <x:v>2604830.05</x:v>
       </x:c>
       <x:c r="G52" s="4">
-        <x:v>1.1</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="H52" s="4">
-        <x:v>53226.52</x:v>
+        <x:v>52486.68</x:v>
       </x:c>
       <x:c r="I52" s="4">
-        <x:v>45244.24</x:v>
+        <x:v>44627.73</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B53" s="4">
         <x:v>319625584.55</x:v>
       </x:c>
       <x:c r="C53" s="4">
         <x:v>270331378.5</x:v>
       </x:c>
       <x:c r="D53" s="4">
         <x:v>49294206.05</x:v>
       </x:c>
       <x:c r="E53" s="4">
-        <x:v>7455424.42</x:v>
+        <x:v>7518799.49</x:v>
       </x:c>
       <x:c r="F53" s="4">
-        <x:v>5462410.59</x:v>
+        <x:v>5511134.61</x:v>
       </x:c>
       <x:c r="G53" s="4">
-        <x:v>2.33</x:v>
+        <x:v>2.35</x:v>
       </x:c>
       <x:c r="H53" s="4">
-        <x:v>62276.39</x:v>
+        <x:v>61536.55</x:v>
       </x:c>
       <x:c r="I53" s="4">
-        <x:v>51617.28</x:v>
+        <x:v>51000.77</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>10911906.45</x:v>
+        <x:v>11537702.59</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>7691863.95</x:v>
+        <x:v>8109101.6</x:v>
       </x:c>
       <x:c r="G54" s="4">
-        <x:v>1.97</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="H54" s="4">
-        <x:v>62276.39</x:v>
+        <x:v>61536.55</x:v>
       </x:c>
       <x:c r="I54" s="4">
-        <x:v>51617.28</x:v>
+        <x:v>51000.77</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>10911906.45</x:v>
+        <x:v>11537702.59</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>7691863.95</x:v>
+        <x:v>8109101.6</x:v>
       </x:c>
       <x:c r="G55" s="4">
-        <x:v>1.97</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="H55" s="4">
-        <x:v>62276.39</x:v>
+        <x:v>61536.55</x:v>
       </x:c>
       <x:c r="I55" s="4">
-        <x:v>51617.28</x:v>
+        <x:v>51000.77</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>10911906.45</x:v>
+        <x:v>11537702.59</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>7691863.95</x:v>
+        <x:v>8109101.6</x:v>
       </x:c>
       <x:c r="G56" s="4">
-        <x:v>1.97</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="H56" s="4">
-        <x:v>62276.39</x:v>
+        <x:v>61536.55</x:v>
       </x:c>
       <x:c r="I56" s="4">
-        <x:v>51617.28</x:v>
+        <x:v>51000.77</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>10911906.45</x:v>
+        <x:v>11537702.59</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>7691863.95</x:v>
+        <x:v>8109101.6</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>1.97</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="H57" s="4">
-        <x:v>62276.39</x:v>
+        <x:v>61536.55</x:v>
       </x:c>
       <x:c r="I57" s="4">
-        <x:v>51617.28</x:v>
+        <x:v>51000.77</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>10911906.45</x:v>
+        <x:v>11537702.59</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>7691863.95</x:v>
+        <x:v>8109101.6</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>1.97</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="H58" s="4">
-        <x:v>62276.39</x:v>
+        <x:v>61536.55</x:v>
       </x:c>
       <x:c r="I58" s="4">
-        <x:v>51617.28</x:v>
+        <x:v>51000.77</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>10911906.45</x:v>
+        <x:v>11537702.59</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>7691863.95</x:v>
+        <x:v>8109101.6</x:v>
       </x:c>
       <x:c r="G59" s="6">
-        <x:v>1.97</x:v>
+        <x:v>2.08</x:v>
       </x:c>
       <x:c r="H59" s="6">
-        <x:v>62276.39</x:v>
+        <x:v>61536.55</x:v>
       </x:c>
       <x:c r="I59" s="6">
-        <x:v>51617.28</x:v>
+        <x:v>51000.77</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="0" t="s">
         <x:v>40</x:v>
       </x:c>