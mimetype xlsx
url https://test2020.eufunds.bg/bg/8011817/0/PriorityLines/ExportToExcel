--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7eee1df37843fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e472d7207c134e7a94d6d1909ada8d25.psmdcp" Id="R184507eb86ac48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26929316e18d45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a801caf81894a95bcd618702d46e49d.psmdcp" Id="Ra18ebf80479a45e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>