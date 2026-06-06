--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26929316e18d45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a801caf81894a95bcd618702d46e49d.psmdcp" Id="Ra18ebf80479a45e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d7f01e8bfa4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d0466c42ac442b3a5796ecbd01b9e3e.psmdcp" Id="Ra69fe6b3afb4467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>