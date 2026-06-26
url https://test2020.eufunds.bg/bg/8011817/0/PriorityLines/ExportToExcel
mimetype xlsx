--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d7f01e8bfa4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d0466c42ac442b3a5796ecbd01b9e3e.psmdcp" Id="Ra69fe6b3afb4467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa1e38379c849f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/656ce56b574843938c9bcc98af810d2f.psmdcp" Id="R9ac099c2c85b4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -807,63 +807,63 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>5112918.3</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>2840510.17</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>2272408.13</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1873566.47</x:v>
+        <x:v>1580341.6</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>1541119</x:v>
+        <x:v>1306539.1</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>329416.08</x:v>
+        <x:v>270771.11</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>3031.39</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>36.58</x:v>
+        <x:v>30.85</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>51129188.12</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>43459809.9</x:v>
       </x:c>
       <x:c r="D9" s="9">
@@ -921,72 +921,72 @@
       </x:c>
       <x:c r="H10" s="9">
         <x:v>89476.08</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>6.92</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>24049.65</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>20647.48</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>3402.17</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
-        <x:v>0</x:v>
+        <x:v>100749219</x:v>
       </x:c>
       <x:c r="C11" s="9">
-        <x:v>0</x:v>
+        <x:v>100289056.32</x:v>
       </x:c>
       <x:c r="D11" s="9">
-        <x:v>0</x:v>
+        <x:v>460162.68</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>0</x:v>
+        <x:v>1307664</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>0</x:v>
+        <x:v>1011284.74</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>0</x:v>
+        <x:v>262036.26</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>0</x:v>
+        <x:v>34343</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>0</x:v>
+        <x:v>1.26</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>134905485.34</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>111675404</x:v>
       </x:c>
       <x:c r="D12" s="9">