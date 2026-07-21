--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa1e38379c849f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/656ce56b574843938c9bcc98af810d2f.psmdcp" Id="R9ac099c2c85b4cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b5c5151b3545c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acca8ba2c39b4cd09b18cfb1e89684ee.psmdcp" Id="R5756d33de1364eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>