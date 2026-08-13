--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b5c5151b3545c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acca8ba2c39b4cd09b18cfb1e89684ee.psmdcp" Id="R5756d33de1364eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24edf18330d4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce98e82ee564479bb9724f3dc84e570b.psmdcp" Id="Rb5e38898824a4437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -725,104 +725,104 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>102258376.24</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>86919619.8</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>15338756.44</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>1453267.71</x:v>
+        <x:v>1516642.78</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>1108104.98</x:v>
+        <x:v>1156829</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>345033.63</x:v>
+        <x:v>359684.68</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>129.1</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>1.42</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>31717.99</x:v>
+        <x:v>30978.15</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>26411.01</x:v>
+        <x:v>25794.5</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>5306.98</x:v>
+        <x:v>5183.65</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.03</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>104945488.11</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>81437434.75</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>23508053.36</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>3257418.59</x:v>
+        <x:v>3819839.66</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>1859491.04</x:v>
+        <x:v>2228004.67</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>1387835.39</x:v>
+        <x:v>1581742.83</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>10092.16</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>3.09</x:v>
+        <x:v>3.63</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>5112918.3</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>2840510.17</x:v>
       </x:c>
       <x:c r="D8" s="9">