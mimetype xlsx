--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24edf18330d4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce98e82ee564479bb9724f3dc84e570b.psmdcp" Id="Rb5e38898824a4437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065d30219a974fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3f154f1ba7e4dbca2e707bf286f66e6.psmdcp" Id="R07c8625791a84232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>