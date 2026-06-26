--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64576b6abebc45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74b200f3d8c7436796c9ef34154074cc.psmdcp" Id="Ra532349a911c4840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ec15d8261f4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ab3dfb6d46947dc92eb4ff9def66089.psmdcp" Id="R06b4e7b0e3d5407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -757,60 +757,60 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>4556.47</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>6029.11</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>230.04</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>127.8</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>102.24</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1300241.6</x:v>
+        <x:v>1297742.87</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>985385.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>247863.72</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>66992.5</x:v>
+        <x:v>64493.77</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>536102.03</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>3431014.49</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>2230287.08</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>1200727.41</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1491486.04</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>46.02</x:v>
       </x:c>
       <x:c r="C8" s="9">