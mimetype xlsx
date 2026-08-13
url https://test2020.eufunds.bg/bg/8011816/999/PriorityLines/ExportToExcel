--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ec15d8261f4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ab3dfb6d46947dc92eb4ff9def66089.psmdcp" Id="R06b4e7b0e3d5407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3b8ba99be3430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c1495458e4941bfa0adea312771cd84.psmdcp" Id="Rc067d025b93f49f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -757,60 +757,60 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>4556.47</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>6029.11</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>230.04</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>127.8</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>102.24</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1297742.87</x:v>
+        <x:v>1300241.6</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>985385.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>247863.72</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>64493.77</x:v>
+        <x:v>66992.5</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>536102.03</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>3431014.49</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>2230287.08</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>1200727.41</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1491486.04</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>46.02</x:v>
       </x:c>
       <x:c r="C8" s="9">