--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b085a34e0b44b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1f627f1bb3c4fd6ba910041b0f13477.psmdcp" Id="Rce7b6f1d0efc47c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07236155981c4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ddebf3b749b44878eb87f5349d56c3e.psmdcp" Id="R5d70b06467d8425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -757,60 +757,60 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>4556.47</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>6029.11</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>230.04</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>127.8</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>102.24</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1300241.6</x:v>
+        <x:v>1297742.87</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>985385.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>247863.72</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>66992.5</x:v>
+        <x:v>64493.77</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>536102.03</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>3431014.49</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>2230287.08</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>1200727.41</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1491486.04</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>46.02</x:v>
       </x:c>
       <x:c r="C8" s="9">