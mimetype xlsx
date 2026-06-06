--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07236155981c4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ddebf3b749b44878eb87f5349d56c3e.psmdcp" Id="R5d70b06467d8425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45eb3973afff4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7826c0f51ab4766b25905f08bc01911.psmdcp" Id="Raba8ed94c7fe4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>