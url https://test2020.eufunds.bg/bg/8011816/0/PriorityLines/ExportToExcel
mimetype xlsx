--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45eb3973afff4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7826c0f51ab4766b25905f08bc01911.psmdcp" Id="Raba8ed94c7fe4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caaa66eafe24236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a0cbf316401456382d8d8e0c28b8ec6.psmdcp" Id="Rfb45e173dbef481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>