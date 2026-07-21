--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caaa66eafe24236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a0cbf316401456382d8d8e0c28b8ec6.psmdcp" Id="Rfb45e173dbef481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7f66f34abc478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac6ec18bf5d3405a94ffdf52c57890b5.psmdcp" Id="R04396d85f94f425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>