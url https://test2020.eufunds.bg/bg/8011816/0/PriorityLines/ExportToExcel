--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7f66f34abc478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac6ec18bf5d3405a94ffdf52c57890b5.psmdcp" Id="R04396d85f94f425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0eb8031f6d49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d70904b5db9a49e7b473a655b1323c56.psmdcp" Id="R28a0dd3b7314454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -757,60 +757,60 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>4556.47</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>6029.11</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>230.04</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>127.8</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>102.24</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1297742.87</x:v>
+        <x:v>1300241.6</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>985385.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>247863.72</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>64493.77</x:v>
+        <x:v>66992.5</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>536102.03</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>3431014.49</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>2230287.08</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>1200727.41</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1491486.04</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>46.02</x:v>
       </x:c>
       <x:c r="C8" s="9">