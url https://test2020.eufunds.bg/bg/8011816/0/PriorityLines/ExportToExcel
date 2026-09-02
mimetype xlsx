--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0eb8031f6d49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d70904b5db9a49e7b473a655b1323c56.psmdcp" Id="R28a0dd3b7314454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a9456bef3a4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36f8e30ec2f6474b88249537983547bf.psmdcp" Id="R744cf2673771415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -839,60 +839,60 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>22344.74</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>21811.97</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>532.77</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>776363.3</x:v>
+        <x:v>776423.3</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>476789.4</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>248333.97</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>51239.93</x:v>
+        <x:v>51299.93</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>3245.16</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>9126.57</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>6388.6</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>2737.97</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>40.84</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">