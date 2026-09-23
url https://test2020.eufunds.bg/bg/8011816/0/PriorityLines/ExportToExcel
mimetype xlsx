--- v6 (2026-09-02)
+++ v7 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a9456bef3a4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36f8e30ec2f6474b88249537983547bf.psmdcp" Id="R744cf2673771415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68fb1f1cdd24d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a2e6289eb4f46208ed5f475285ccaa0.psmdcp" Id="R482e4daf41f64b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -716,63 +716,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>21985550.89</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>20451675.25</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1533875.64</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>43721236.03</x:v>
+        <x:v>43728553.13</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>43569749</x:v>
+        <x:v>43574759.65</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>129522.33</x:v>
+        <x:v>131158.47</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>21964.7</x:v>
+        <x:v>22635.01</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>198.76</x:v>
+        <x:v>198.79</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>10585.58</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>4556.47</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>6029.11</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>230.04</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>127.8</x:v>
       </x:c>
       <x:c r="D7" s="9">
@@ -839,54 +839,54 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>22344.74</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>21811.97</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>532.77</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>776423.3</x:v>
+        <x:v>776423.31</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>476789.4</x:v>
+        <x:v>476789.41</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>248333.97</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>51299.93</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>3245.16</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>9126.57</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>6388.6</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>2737.97</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>40.84</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="11" spans="1:13">