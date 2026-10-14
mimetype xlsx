--- v7 (2026-09-23)
+++ v8 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68fb1f1cdd24d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a2e6289eb4f46208ed5f475285ccaa0.psmdcp" Id="R482e4daf41f64b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91bf9ecb848477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0644290038740328c2254855451896f.psmdcp" Id="R3ac358539ab74b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>