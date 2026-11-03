--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91bf9ecb848477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0644290038740328c2254855451896f.psmdcp" Id="R3ac358539ab74b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c6bf9ce9bb4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/933f58c5b5d943be963acbb466b76df9.psmdcp" Id="R3386c84a4f294fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -757,63 +757,63 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>4556.47</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>6029.11</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>230.04</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>127.8</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>102.24</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1300241.6</x:v>
+        <x:v>1310730.3</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>985385.38</x:v>
+        <x:v>995029.73</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>247863.72</x:v>
+        <x:v>248708.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>66992.5</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>536102.03</x:v>
+        <x:v>540661.54</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>3431014.49</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>2230287.08</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>1200727.41</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1491486.04</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>46.02</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>35.79</x:v>
       </x:c>
       <x:c r="D8" s="9">