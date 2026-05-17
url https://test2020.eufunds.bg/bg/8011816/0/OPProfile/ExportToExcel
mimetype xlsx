--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f12cb511074c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/febfda3b8ed5429f8065457b9af30f60.psmdcp" Id="Rbbb6be74f71f4300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2c7b5707444280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e33f6536ec14bbea722d67471bbaf17.psmdcp" Id="R9ff16b488f6346da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>