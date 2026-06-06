--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2c7b5707444280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e33f6536ec14bbea722d67471bbaf17.psmdcp" Id="R9ff16b488f6346da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c1021804cc4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34517ff982b6464d853e3ff2099ff582.psmdcp" Id="R23d1d3ec1d7240d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>