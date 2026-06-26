--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c1021804cc4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34517ff982b6464d853e3ff2099ff582.psmdcp" Id="R23d1d3ec1d7240d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afbef2568344914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f62d24381ca40b0832bc427af56e1ce.psmdcp" Id="Rac42016c5a5f4869" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>