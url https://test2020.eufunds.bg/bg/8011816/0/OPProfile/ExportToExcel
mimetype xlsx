--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afbef2568344914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f62d24381ca40b0832bc427af56e1ce.psmdcp" Id="Rac42016c5a5f4869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e6ef281f5a42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/614cb0f2760f441187b3d769cf12dc94.psmdcp" Id="R878c4d70a82c4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>