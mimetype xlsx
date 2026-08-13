--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e6ef281f5a42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/614cb0f2760f441187b3d769cf12dc94.psmdcp" Id="R878c4d70a82c4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a7284905ae4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a233c3734b24850bc1f0b5d195baa28.psmdcp" Id="R33c52842f25e424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>