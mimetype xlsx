--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a7284905ae4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a233c3734b24850bc1f0b5d195baa28.psmdcp" Id="R33c52842f25e424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4568d22f92b94f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e98478a85d84d63812c6e65bbb442c0.psmdcp" Id="R354f4a047a294b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>