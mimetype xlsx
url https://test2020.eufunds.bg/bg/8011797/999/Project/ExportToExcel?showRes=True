--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3871c7e98c4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58ec9d8e1f374eb98e20acf524c16a0c.psmdcp" Id="Ref5dcab31624443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6e690cb521481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6364ca30d991444eb2aab1a7734e3d30.psmdcp" Id="R5d1dbb257bd94a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -136,51 +136,51 @@
   <x:si>
     <x:t>България, гр.София, 2123, 9, № 14</x:t>
   </x:si>
   <x:si>
     <x:t>Франция</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Участие на фестивал в КАН</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
     <x:t>113022649 ЕТ "МАРИОЛА НИКОЛОВА - СТАНИ"</x:t>
   </x:si>
   <x:si>
     <x:t>Публично правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, бул./ул. ул. СВ.СВ.КИРИЛ И МЕТОДИЙ, бл. 14, ап. 28</x:t>
   </x:si>
   <x:si>
-    <x:t>България,Франция</x:t>
+    <x:t>Франция,България</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-11.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Участие на фестивал на Марионетките в Charleville-Mezieres, Франция 2024</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за стойността на проектите в съответните райони е на база последна актуализация на договора за БФП</x:t>
   </x:si>
   <x:si>
     <x:t>Информацията за размера на реално изплатените суми по проекта не е обвързана със съответен район, а е за целия проект. Същата е видима при достъп до всеки отделен проект, а за всички проекти от извадката, при експорт на данните.</x:t>
   </x:si>