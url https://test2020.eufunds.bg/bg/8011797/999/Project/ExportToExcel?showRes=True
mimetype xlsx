--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6e690cb521481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6364ca30d991444eb2aab1a7734e3d30.psmdcp" Id="R5d1dbb257bd94a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d6dc44dc474935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8578f6f1ec95462dac62a2d3b8099f6a.psmdcp" Id="Rd3a816b500514dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>