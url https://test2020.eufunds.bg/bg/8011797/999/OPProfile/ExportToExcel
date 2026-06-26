--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ede81af32654c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c75c857ff424402daca764aabf058456.psmdcp" Id="Re027f4907ae04f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2823d8b1e52645a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee12fa328b37421095a4fdc3868921f6.psmdcp" Id="R9d68469a5b2b40f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1579,354 +1579,354 @@
       </x:c>
       <x:c r="H49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B50" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C50" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D50" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E50" s="4">
-        <x:v>1118163884.69</x:v>
+        <x:v>1118163884.73</x:v>
       </x:c>
       <x:c r="F50" s="4">
-        <x:v>1108749971.18</x:v>
+        <x:v>1102814382.75</x:v>
       </x:c>
       <x:c r="G50" s="4">
         <x:v>16.61</x:v>
       </x:c>
       <x:c r="H50" s="4">
         <x:v>111970.58</x:v>
       </x:c>
       <x:c r="I50" s="4">
         <x:v>70926.11</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B51" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C51" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D51" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E51" s="4">
-        <x:v>1131189008.94</x:v>
+        <x:v>1131157025.12</x:v>
       </x:c>
       <x:c r="F51" s="4">
-        <x:v>1120802147.92</x:v>
+        <x:v>1114838129.04</x:v>
       </x:c>
       <x:c r="G51" s="4">
         <x:v>16.8</x:v>
       </x:c>
       <x:c r="H51" s="4">
-        <x:v>1082935.27</x:v>
+        <x:v>848139.05</x:v>
       </x:c>
       <x:c r="I51" s="4">
-        <x:v>891640.51</x:v>
+        <x:v>742205.57</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>0.02</x:v>
+        <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C52" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D52" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E52" s="4">
-        <x:v>1667834882.6</x:v>
+        <x:v>1667792672.95</x:v>
       </x:c>
       <x:c r="F52" s="4">
-        <x:v>1568007304.69</x:v>
+        <x:v>1562034254.36</x:v>
       </x:c>
       <x:c r="G52" s="4">
-        <x:v>24.78</x:v>
+        <x:v>24.77</x:v>
       </x:c>
       <x:c r="H52" s="4">
-        <x:v>1534910.94</x:v>
+        <x:v>1300114.72</x:v>
       </x:c>
       <x:c r="I52" s="4">
-        <x:v>1283152.25</x:v>
+        <x:v>1133717.31</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B53" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C53" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D53" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E53" s="4">
-        <x:v>1670725036.17</x:v>
+        <x:v>1670682826.52</x:v>
       </x:c>
       <x:c r="F53" s="4">
-        <x:v>1570222504.41</x:v>
+        <x:v>1564249454.08</x:v>
       </x:c>
       <x:c r="G53" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H53" s="4">
-        <x:v>1841073.01</x:v>
+        <x:v>1595028.37</x:v>
       </x:c>
       <x:c r="I53" s="4">
-        <x:v>1532730.76</x:v>
+        <x:v>1377160.32</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>1670725036.17</x:v>
+        <x:v>1670939622.52</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>1570222504.41</x:v>
+        <x:v>1564311055.68</x:v>
       </x:c>
       <x:c r="G54" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H54" s="4">
-        <x:v>1845323.01</x:v>
+        <x:v>1681278.37</x:v>
       </x:c>
       <x:c r="I54" s="4">
-        <x:v>1536980.76</x:v>
+        <x:v>1422410.32</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>1670725036.17</x:v>
+        <x:v>1670939622.52</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>1570222504.41</x:v>
+        <x:v>1564311055.68</x:v>
       </x:c>
       <x:c r="G55" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H55" s="4">
-        <x:v>1845323.01</x:v>
+        <x:v>1681278.37</x:v>
       </x:c>
       <x:c r="I55" s="4">
-        <x:v>1536980.76</x:v>
+        <x:v>1422410.32</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>1670725036.17</x:v>
+        <x:v>1670939622.52</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>1570222504.41</x:v>
+        <x:v>1564311055.68</x:v>
       </x:c>
       <x:c r="G56" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H56" s="4">
-        <x:v>1845323.01</x:v>
+        <x:v>1681278.37</x:v>
       </x:c>
       <x:c r="I56" s="4">
-        <x:v>1536980.76</x:v>
+        <x:v>1422410.32</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>1670725036.17</x:v>
+        <x:v>1670939622.52</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>1570222504.41</x:v>
+        <x:v>1564311055.68</x:v>
       </x:c>
       <x:c r="G57" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H57" s="4">
-        <x:v>1845323.01</x:v>
+        <x:v>1681278.37</x:v>
       </x:c>
       <x:c r="I57" s="4">
-        <x:v>1536980.76</x:v>
+        <x:v>1422410.32</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>1670725036.17</x:v>
+        <x:v>1670939622.52</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>1570222504.41</x:v>
+        <x:v>1564311055.68</x:v>
       </x:c>
       <x:c r="G58" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H58" s="4">
-        <x:v>1845323.01</x:v>
+        <x:v>1681278.37</x:v>
       </x:c>
       <x:c r="I58" s="4">
-        <x:v>1536980.76</x:v>
+        <x:v>1422410.32</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>1670725036.17</x:v>
+        <x:v>1670939622.52</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>1570222504.41</x:v>
+        <x:v>1564311055.68</x:v>
       </x:c>
       <x:c r="G59" s="6">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H59" s="6">
-        <x:v>1845323.01</x:v>
+        <x:v>1681278.37</x:v>
       </x:c>
       <x:c r="I59" s="6">
-        <x:v>1536980.76</x:v>
+        <x:v>1422410.32</x:v>
       </x:c>
       <x:c r="J59" s="6">
-        <x:v>0.03</x:v>
+        <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="0" t="s">