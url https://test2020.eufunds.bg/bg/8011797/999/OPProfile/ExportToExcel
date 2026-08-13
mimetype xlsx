--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2823d8b1e52645a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee12fa328b37421095a4fdc3868921f6.psmdcp" Id="R9d68469a5b2b40f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda81a7060f940ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e9c7585f69c4604bfc7f646820072be.psmdcp" Id="R80e3ee6d9fdb41e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1611,319 +1611,319 @@
       </x:c>
       <x:c r="H50" s="4">
         <x:v>111970.58</x:v>
       </x:c>
       <x:c r="I50" s="4">
         <x:v>70926.11</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B51" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C51" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D51" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E51" s="4">
-        <x:v>1131157025.12</x:v>
+        <x:v>1131150796.17</x:v>
       </x:c>
       <x:c r="F51" s="4">
-        <x:v>1114838129.04</x:v>
+        <x:v>1114832248.04</x:v>
       </x:c>
       <x:c r="G51" s="4">
         <x:v>16.8</x:v>
       </x:c>
       <x:c r="H51" s="4">
         <x:v>848139.05</x:v>
       </x:c>
       <x:c r="I51" s="4">
         <x:v>742205.57</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C52" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D52" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E52" s="4">
-        <x:v>1667792672.95</x:v>
+        <x:v>1667786444.03</x:v>
       </x:c>
       <x:c r="F52" s="4">
-        <x:v>1562034254.36</x:v>
+        <x:v>1562028373.39</x:v>
       </x:c>
       <x:c r="G52" s="4">
         <x:v>24.77</x:v>
       </x:c>
       <x:c r="H52" s="4">
-        <x:v>1300114.72</x:v>
+        <x:v>1042423.61</x:v>
       </x:c>
       <x:c r="I52" s="4">
-        <x:v>1133717.31</x:v>
+        <x:v>906124.52</x:v>
       </x:c>
       <x:c r="J52" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B53" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C53" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D53" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E53" s="4">
-        <x:v>1670682826.52</x:v>
+        <x:v>1670676597.6</x:v>
       </x:c>
       <x:c r="F53" s="4">
-        <x:v>1564249454.08</x:v>
+        <x:v>1564243573.11</x:v>
       </x:c>
       <x:c r="G53" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H53" s="4">
-        <x:v>1595028.37</x:v>
+        <x:v>1067732.55</x:v>
       </x:c>
       <x:c r="I53" s="4">
-        <x:v>1377160.32</x:v>
+        <x:v>924896.94</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>0.02</x:v>
+        <x:v>0.01</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>1670939622.52</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>1564311055.68</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="G54" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H54" s="4">
-        <x:v>1681278.37</x:v>
+        <x:v>1156983.55</x:v>
       </x:c>
       <x:c r="I54" s="4">
-        <x:v>1422410.32</x:v>
+        <x:v>972634.1</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>1670939622.52</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>1564311055.68</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="G55" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H55" s="4">
-        <x:v>1681278.37</x:v>
+        <x:v>1156983.55</x:v>
       </x:c>
       <x:c r="I55" s="4">
-        <x:v>1422410.32</x:v>
+        <x:v>972634.1</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>1670939622.52</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>1564311055.68</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="G56" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H56" s="4">
-        <x:v>1681278.37</x:v>
+        <x:v>1156983.55</x:v>
       </x:c>
       <x:c r="I56" s="4">
-        <x:v>1422410.32</x:v>
+        <x:v>972634.1</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>1670939622.52</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>1564311055.68</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="G57" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H57" s="4">
-        <x:v>1681278.37</x:v>
+        <x:v>1156983.55</x:v>
       </x:c>
       <x:c r="I57" s="4">
-        <x:v>1422410.32</x:v>
+        <x:v>972634.1</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>1670939622.52</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>1564311055.68</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="G58" s="4">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H58" s="4">
-        <x:v>1681278.37</x:v>
+        <x:v>1156983.55</x:v>
       </x:c>
       <x:c r="I58" s="4">
-        <x:v>1422410.32</x:v>
+        <x:v>972634.1</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>1670939622.52</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>1564311055.68</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="G59" s="6">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="H59" s="6">
-        <x:v>1681278.37</x:v>
+        <x:v>1156983.55</x:v>
       </x:c>
       <x:c r="I59" s="6">
-        <x:v>1422410.32</x:v>
+        <x:v>972634.1</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="0" t="s">
         <x:v>39</x:v>
       </x:c>