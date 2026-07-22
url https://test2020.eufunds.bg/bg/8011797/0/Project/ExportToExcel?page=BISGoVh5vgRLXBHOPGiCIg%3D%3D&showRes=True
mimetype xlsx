--- v0 (2026-05-17)
+++ v1 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7677ec33f64298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/568fd00b24bc4295924c7cf9e24d3c1c.psmdcp" Id="Rc7babfef988a41d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b777c2649954855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/905d368246784faabcc3bdf9d6b44299.psmdcp" Id="Rdf0e15c8ff664149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -307,831 +307,873 @@
   <x:si>
     <x:t>BG-RRP-12.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Хегра, Саудитска Арабия 3</x:t>
   </x:si>
   <x:si>
     <x:t>000662018 БЪЛГАРСКА АКАДЕМИЯ НА НАУКИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Висше училище/университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, улица 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>C2.I2 Повишаване на иновационния капацитет на Българската академия на науките в сферата на зелените и цифровите технологии (СНД)_учебна</x:t>
   </x:si>
   <x:si>
+    <x:t>177130915 Втори</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1700, улица Професор Георги Златарски</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гара Бов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.012-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Втори</x:t>
+  </x:si>
+  <x:si>
     <x:t>203622479 Втори</x:t>
   </x:si>
   <x:si>
     <x:t>Акционерно дружество АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, улица</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.020-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Второ</x:t>
   </x:si>
   <x:si>
-    <x:t>177130915 Втори</x:t>
-[...11 lines deleted...]
-    <x:t>Втори</x:t>
+    <x:t>200943323 ГРАДИНА - РВ ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.008-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Жилищна сграда 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695406 дадвадвад</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Друга</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обединение на физически и/или юридически лица</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, двдвадвадвададв</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-10.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813197388 Държавно предприятие „Национална компания “Железопътна  инфраструктура”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1616, Marinkovica 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Балчик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.023-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Процесът по улавяне и съхранение на въглероден диоксид</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695395 ЕКО ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.009-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хегра, Саудитска Арабия 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201412496 ЕТ "ВТВ - ВИКТОРИЯ ПЕНЕВА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 2123, 9, № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Франция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.016-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Участие на фестивал в КАН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключен (към датата на приключване)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113022649 ЕТ "МАРИОЛА НИКОЛОВА - СТАНИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перник, 2300, бул./ул. ул. СВ.СВ.КИРИЛ И МЕТОДИЙ, бл. 14, ап. 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Франция,България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.016-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Участие на фестивал на Марионетките в Charleville-Mezieres, Франция 2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00000000000 Ивана- Инвестиция Образование</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1756, ул. Проф. Георги Брадистилов 3, офис Спиди, Пазар ТУ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПП - Ивана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 Иванов АД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Айтос, 1616, ул. „Сердика“ 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.009-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хегра, Саудитска Арабия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177224179 Изпълнителна агенция "Програма за образование"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМС / министерство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. Цариградско шосе</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.013-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИАПО Управление на Инвестиция C1.I2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205786801 Кандидат</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Г.С.Раковски 128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.012-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектно предложение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Лени</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Физическо лице</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1618, Овча купел</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.006-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иновации в обучението на служител в тестова среда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000632256 МЕТРОПОЛИТЕН ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Еднолично акционерно дружество ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Айтос, 5555, vhh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шумен (BG333)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Служебен 12 ос</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695025 МИНИСТЕРСКИ СЪВЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвестиция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Образование</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на структура за управление на Националната екологична мрежа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>тест</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тест-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>София-Град (BG411)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.024-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ХФСДХГГФСДХДСХ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831661388 МИНИСТЕРСТВА НА РЕГИОНАЛНОТО РАЗВИТИЕ И БЛАГОУСТРОЙСТВОТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, ул. КИРИЛ И МЕТОДИЙ №17-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.014-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тест МРРБ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695235 Министерство на вътрешните работи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 3424, сфдф</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Батановци</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.006-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане, развитие и оптимизация на цифровата ТЕТРА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695317 МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, пл. СВЕТА НЕДЕЛЯ № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие на извънболничната помощ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нов служебен договор 21.02.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.021-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Договор за изпълнение на инвестиция в здравеопазването</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.005-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Учебно споразумение за изпълнение на инвестиция модернизиране на лечебни заведения за болнична помощ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695317 МИНИСТЕРСТВО НА ЗДРАВЕОПАЗВАНЕТО а</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C12.I7 Развитие на извънболничната помощ	- ВТОРА и т.н</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177549112 МИНИСТЕРСТВО НА ИНОВАЦИИТЕ И РАСТЕЖА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Програма за икономическа трансформация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695114 МИНИСТЕРСТВО НА ОБРАЗОВАНИЕТО И НАУКАТА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ № 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.013-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.......</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C2H5OH Инвестиция на СНД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.010-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Договор 1 </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриране на екосистемния подход и прилагане на решения базирани на природата в опазването на защитените зони от мрежата Натура 2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прекратен (към дата на прекратяване)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София,гара Бов</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Аксаково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.015-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прехвъляне в друга ос c4.i6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695388 МИНИСТЕРСТВО НА ТРАНСПОРТА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-7.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C7.R2 Ефективно използване на радиочестотния спектър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695395 МИНИСТЕРСТВО НА ТРУДА И СОЦИАЛНАТА ПОЛИТИКА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. ТРИАДИЦА № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизиране на дългосрочната грижа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Инвестиция ос 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сключен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695406 МИНИСТЕРСТВО НА ФИНАНСИТЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-10.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C10.I11 Осигуряване на адекватна информационна и административна среда за изпълнение на Плана за възстановяване и устойчивост</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София,гр.Смолян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-10.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Учебен договор КП</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176001209 МИРГ Шабла-Каварна-Балчик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гара Орешец, 1616, drgdg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Айтос</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Всяка неделя сутрин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 наименование</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 8989, kjkkj</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.014-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наименование ПП</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203070842 Необвързан ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 4700, 878787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>необвързани ет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000235750 Община Ардино</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Лом, 4656, gjhgjg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Берковица</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.009-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хегра, Саудитска Арабия 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000056814 ОБЩИНА БУРГАС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Служебен с партньор</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122054941 ОБЩИНА ДОЛНА БАНЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Долна баня, 2040, ул. ТЪРГОВСКА № 134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Столична</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.024-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Test DVV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200703449 ОБЩИНА ДОЛНА МИТРОПОЛИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 8900, asdsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София,гр.Айтос</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.019-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>име 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000235920 ОБЩИНА КЪРДЖАЛИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гара Лакатник, 3543, дгфгlll</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Пловдив,гр.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-1.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наименование 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000261517 Община Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Батановци, 4444, dw</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Дупница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Преход към декарбонизация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 Община Кюстендил</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 3456, тдфгдфг</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.018-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>доклад</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Ловеч, 5500, ул. ТЪРГОВСКА № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Варна,гр.Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-10.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рехабилитация и модернизация на общинската инфраструктура</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0006963270598 Община Лом</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, dd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.015-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>социална политика</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000320840 Община Лом</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102687052 Община Мездра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>социална политика 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000057179 ОБЩИНА ПОМОРИЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 2333, rsdr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Тест ББ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000970464 община Тополовград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Тополовград, 0000, ул. Мир 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Тополовград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-11.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>тест 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000875920 ОБЩИНА ТЪРГОВИЩЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Алфатар, 1616, sdfds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Балчик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.018-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Грийнфийлд</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5071924445606 ПВУ Тест 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, 1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.010-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на нови фотоволтаични системи за собствено потребление в комбинация с батерии.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000662018 ПВУТК 23062021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C8.I6 „Осигуряване на устойчива транспортна свързаност чрез изграждане на Етап 3 от Линия 3 на метрото в София – метростанция „Хаджи Димитър“ – жк „Левски-Г“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177130915 ПВУТК12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Кооперация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Първо</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000662018 ПВУТК13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.008-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128529829 ПВУТК14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дружество с ограничена отговорност ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.008-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Трето</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000505846 Проект 111111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1232, xax</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200703449 ПРОФЕСИОНАЛНА ТЕХНИЧЕСКА ГИМНАЗИЯ "Д-Р Н.ВАСИЛИАДИ.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.019-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>име 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000159636 Пълно наименование (до 200 символа)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Областна администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, text</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.025-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПП към тестване на заявка за промяна 7 по дейност 3 КПС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (под наблюдение)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.027-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съдебна система</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Висш съдебен съвет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-4.028-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПП към процедура "тестване на заявка за промяна 7 по дейност 3 КПС" 2026-05-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176001209 Първи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.020-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-5.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Първи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0006963270598 РАЙОН "НАДЕЖДА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гара Орешец, 1616, sff 333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Сливен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.023-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207428991 Риъл Строй</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Ул."Сердика"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София,гр.Айтос,гр.Костенец</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Иновации в здравеопазването ПВУ 456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177175771 Сдружение Клуб по водни спортове</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Айтос, 7677, tuu</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-3.010-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200703449 СЕВЕР - ЕКСПОРТ ООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Благоевград,гр.Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-RRP-12.019-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>име 33333</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (временно спрян)</x:t>
-  </x:si>
-[...748 lines deleted...]
-    <x:t>име 33333</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">202214745 СЕВЕР - ЕКСПОРТ ООД	</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>200129068 СИЛВИЯ ЛЕВУНЛИЕВА - 2008</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.008-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Жилищна сграда 2</x:t>
   </x:si>
   <x:si>
     <x:t>202535690 СИНЧО-91 ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гара Орешец, 1616, sff 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG-RRP-12.023-0002</x:t>
   </x:si>
@@ -1719,51 +1761,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O125"/>
+  <x:dimension ref="A1:O129"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -2472,2413 +2514,2413 @@
       <x:c r="B33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>11471930.59</x:v>
+        <x:v>10924342.09</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>11471930.59</x:v>
+        <x:v>10924342.09</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E34" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F34" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E34" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F34" s="3" t="s">
+      <x:c r="G34" s="3" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>895272.1</x:v>
+        <x:v>888621.31</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>793013.72</x:v>
+        <x:v>888621.31</x:v>
       </x:c>
       <x:c r="L34" s="4">
-        <x:v>102258.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>163172.94</x:v>
+        <x:v>361650.85</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>30</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>894850.26</x:v>
+        <x:v>895272.1</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>894850.26</x:v>
+        <x:v>793013.72</x:v>
       </x:c>
       <x:c r="L35" s="4">
-        <x:v>0</x:v>
+        <x:v>102258.38</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>361650.85</x:v>
+        <x:v>151259.34</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>100</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="H36" s="3" t="s">
+      <x:c r="I36" s="3" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>122710.08</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>122710.08</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C37" s="3" t="s">
+      <x:c r="D37" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D37" s="3" t="s">
+      <x:c r="E37" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="I37" s="3" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>131793.66</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>131793.66</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="G38" s="3" t="s">
+      <x:c r="H38" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="H38" s="3" t="s">
+      <x:c r="I38" s="3" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>46987.73</x:v>
       </x:c>
       <x:c r="K38" s="4">
         <x:v>43919.98</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>3067.75</x:v>
       </x:c>
       <x:c r="M38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I39" s="3" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>3590.81</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>3420.55</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>170.26</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="G40" s="3" t="s">
+      <x:c r="H40" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H40" s="3" t="s">
+      <x:c r="I40" s="3" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>205488.21</x:v>
       </x:c>
       <x:c r="K40" s="4">
         <x:v>161312.59</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>44175.62</x:v>
       </x:c>
       <x:c r="M40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="G41" s="3" t="s">
+      <x:c r="H41" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="H41" s="3" t="s">
+      <x:c r="I41" s="3" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>130056.27</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>104045.02</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>26011.25</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="I42" s="3" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>65956.66</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>61355.03</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>4601.63</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="I43" s="3" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>53102.26</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>53102.26</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>0</x:v>
+        <x:v>82000</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E44" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F44" s="3" t="s">
+      <x:c r="G44" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="G44" s="3" t="s">
+      <x:c r="H44" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="H44" s="3" t="s">
+      <x:c r="I44" s="3" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>613550.26</x:v>
       </x:c>
       <x:c r="K44" s="4">
         <x:v>613550.26</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="I45" s="3" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C46" s="3" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D46" s="3" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="I46" s="3" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>76.69</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>51.13</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>25.56</x:v>
       </x:c>
       <x:c r="M46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E47" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F47" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E47" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F47" s="3" t="s">
+      <x:c r="G47" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="G47" s="3" t="s">
+      <x:c r="H47" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="H47" s="3" t="s">
+      <x:c r="I47" s="3" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>33171.08</x:v>
       </x:c>
       <x:c r="K47" s="4">
         <x:v>33171.08</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>101233.45</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I48" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="I48" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J48" s="4">
-        <x:v>0</x:v>
+        <x:v>108393.88</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>0</x:v>
+        <x:v>108393.88</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>3</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="I49" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>108393.88</x:v>
+        <x:v>102258.38</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>108393.88</x:v>
+        <x:v>102258.38</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="I50" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="I50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J50" s="4">
-        <x:v>102258.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>102258.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>40</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="I51" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="I51" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J51" s="4">
-        <x:v>5624.21</x:v>
+        <x:v>123123</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>123123</x:v>
       </x:c>
       <x:c r="L51" s="4">
-        <x:v>511.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H52" s="3" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="I52" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="H52" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J52" s="4">
-        <x:v>3180235.51</x:v>
+        <x:v>5624.21</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>3180235.51</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L52" s="4">
-        <x:v>0</x:v>
+        <x:v>511.29</x:v>
       </x:c>
       <x:c r="M52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D53" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E53" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F53" s="3" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G53" s="3" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H53" s="3" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="I53" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C53" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J53" s="4">
-        <x:v>516660445.96</x:v>
+        <x:v>3180235.51</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>516660445.96</x:v>
+        <x:v>3180235.51</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>711989.28</x:v>
+        <x:v>516660445.96</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>711989.28</x:v>
+        <x:v>516660445.96</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>35880419.05</x:v>
+        <x:v>711989.28</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>35877351.3</x:v>
+        <x:v>711989.28</x:v>
       </x:c>
       <x:c r="L55" s="4">
-        <x:v>3067.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>55</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="I56" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="I56" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J56" s="4">
-        <x:v>511291.88</x:v>
+        <x:v>43039185.92</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>460162.69</x:v>
+        <x:v>43039185.92</x:v>
       </x:c>
       <x:c r="L56" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="I57" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="I57" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J57" s="4">
-        <x:v>43039185.92</x:v>
+        <x:v>511291.88</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>43039185.92</x:v>
+        <x:v>460162.69</x:v>
       </x:c>
       <x:c r="L57" s="4">
-        <x:v>0</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="M57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I58" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="I58" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J58" s="4">
-        <x:v>355459.83</x:v>
+        <x:v>323475.97</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>353471.93</x:v>
+        <x:v>321488.07</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>1987.9</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I59" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="I59" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J59" s="4">
-        <x:v>710695.71</x:v>
+        <x:v>710695.72</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>710695.71</x:v>
+        <x:v>710695.72</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G60" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="I60" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="G60" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J60" s="4">
-        <x:v>10282079.73</x:v>
+        <x:v>35880419.06</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>5164048</x:v>
+        <x:v>35877351.31</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>5118031.73</x:v>
+        <x:v>3067.75</x:v>
       </x:c>
       <x:c r="M60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="G61" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H61" s="3" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="I61" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="G61" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J61" s="4">
-        <x:v>613550.26</x:v>
+        <x:v>10282079.73</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>613550.26</x:v>
+        <x:v>5164048</x:v>
       </x:c>
       <x:c r="L61" s="4">
-        <x:v>0</x:v>
+        <x:v>5118031.73</x:v>
       </x:c>
       <x:c r="M61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>0</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="G62" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H62" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="I62" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="G62" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J62" s="4">
-        <x:v>27507.5</x:v>
+        <x:v>613550.26</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>25007.07</x:v>
+        <x:v>613550.26</x:v>
       </x:c>
       <x:c r="L62" s="4">
-        <x:v>2500.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>15</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>100</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>84363.16</x:v>
+        <x:v>27507.5</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>84363.16</x:v>
+        <x:v>25007.07</x:v>
       </x:c>
       <x:c r="L64" s="4">
-        <x:v>0</x:v>
+        <x:v>2500.43</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>37</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H65" s="3" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="I65" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="H65" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J65" s="4">
-        <x:v>552706.51</x:v>
+        <x:v>84363.16</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>544525.84</x:v>
+        <x:v>84363.16</x:v>
       </x:c>
       <x:c r="L65" s="4">
-        <x:v>8180.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>1789416.26</x:v>
+        <x:v>552706.51</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>1789414.21</x:v>
+        <x:v>544525.84</x:v>
       </x:c>
       <x:c r="L66" s="4">
-        <x:v>2.05</x:v>
+        <x:v>8180.67</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="I67" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="I67" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J67" s="4">
-        <x:v>0</x:v>
+        <x:v>1789416.26</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>0</x:v>
+        <x:v>1789414.21</x:v>
       </x:c>
       <x:c r="L67" s="4">
-        <x:v>0</x:v>
+        <x:v>2.05</x:v>
       </x:c>
       <x:c r="M67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>0</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G68" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H68" s="3" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I68" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="G68" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J68" s="4">
-        <x:v>828292.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>797615.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L68" s="4">
-        <x:v>30677.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="I69" s="3" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="J69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N69" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="G70" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H70" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="I70" s="3" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="J70" s="4">
+        <x:v>828292.84</x:v>
+      </x:c>
+      <x:c r="K70" s="4">
+        <x:v>797615.33</x:v>
+      </x:c>
+      <x:c r="L70" s="4">
+        <x:v>30677.51</x:v>
+      </x:c>
+      <x:c r="M70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N70" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O70" s="3" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H71" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="H71" s="3" t="s">
+      <x:c r="I71" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="I71" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J71" s="4">
-        <x:v>4046000.45</x:v>
+        <x:v>7181253.83</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>4046000.45</x:v>
+        <x:v>7060080.99</x:v>
       </x:c>
       <x:c r="L71" s="4">
-        <x:v>0</x:v>
+        <x:v>121172.84</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>511803.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C72" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D72" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E72" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F72" s="3" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="G72" s="3" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H72" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C72" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F72" s="3" t="s">
+      <x:c r="I72" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="G72" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J72" s="4">
-        <x:v>249552.88</x:v>
+        <x:v>4046000.45</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>249274.22</x:v>
+        <x:v>4046000.45</x:v>
       </x:c>
       <x:c r="L72" s="4">
-        <x:v>278.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>0</x:v>
+        <x:v>-3579.05</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H73" s="3" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="I73" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="G73" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J73" s="4">
-        <x:v>538.4</x:v>
+        <x:v>249552.88</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>515.39</x:v>
+        <x:v>249274.22</x:v>
       </x:c>
       <x:c r="L73" s="4">
-        <x:v>23.01</x:v>
+        <x:v>278.66</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C74" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D74" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E74" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F74" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G74" s="3" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H74" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C74" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F74" s="3" t="s">
+      <x:c r="I74" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="G74" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J74" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>538.4</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>515.39</x:v>
       </x:c>
       <x:c r="L74" s="4">
-        <x:v>0</x:v>
+        <x:v>23.01</x:v>
       </x:c>
       <x:c r="M74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>200</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D75" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E75" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F75" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H75" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C75" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F75" s="3" t="s">
+      <x:c r="I75" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="G75" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J75" s="4">
-        <x:v>110789.27</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>109051.38</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>1737.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>427666.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>12</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="G76" s="3" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H76" s="3" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="I76" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="G76" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J76" s="4">
-        <x:v>40539.32</x:v>
+        <x:v>110789.27</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>37880.6</x:v>
+        <x:v>109051.38</x:v>
       </x:c>
       <x:c r="L76" s="4">
-        <x:v>2658.72</x:v>
+        <x:v>1737.89</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>0</x:v>
+        <x:v>213833.25</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="G77" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H77" s="3" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I77" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="G77" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J77" s="4">
-        <x:v>634001.93</x:v>
+        <x:v>40539.32</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>634001.93</x:v>
+        <x:v>37880.6</x:v>
       </x:c>
       <x:c r="L77" s="4">
-        <x:v>0</x:v>
+        <x:v>2658.72</x:v>
       </x:c>
       <x:c r="M77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C78" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D78" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E78" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F78" s="3" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="G78" s="3" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H78" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C78" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F78" s="3" t="s">
+      <x:c r="I78" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="G78" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J78" s="4">
-        <x:v>72937.83</x:v>
+        <x:v>634001.93</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>63734.58</x:v>
+        <x:v>634001.93</x:v>
       </x:c>
       <x:c r="L78" s="4">
-        <x:v>9203.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>8</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D79" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E79" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F79" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="G79" s="3" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H79" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C79" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F79" s="3" t="s">
+      <x:c r="I79" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="G79" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J79" s="4">
-        <x:v>473456.27</x:v>
+        <x:v>72937.83</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>410056.08</x:v>
+        <x:v>63734.58</x:v>
       </x:c>
       <x:c r="L79" s="4">
-        <x:v>63400.19</x:v>
+        <x:v>9203.25</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>24</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="I80" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="G80" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J80" s="4">
-        <x:v>33847.5</x:v>
+        <x:v>473456.27</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>28734.58</x:v>
+        <x:v>410056.08</x:v>
       </x:c>
       <x:c r="L80" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>63400.19</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D81" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E81" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F81" s="3" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="G81" s="3" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H81" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C81" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F81" s="3" t="s">
+      <x:c r="I81" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="G81" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J81" s="4">
-        <x:v>2323.83</x:v>
+        <x:v>33847.52</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>2323.83</x:v>
+        <x:v>28734.6</x:v>
       </x:c>
       <x:c r="L81" s="4">
-        <x:v>0</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C82" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D82" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E82" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F82" s="3" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="G82" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H82" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C82" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F82" s="3" t="s">
+      <x:c r="I82" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="G82" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J82" s="4">
-        <x:v>115040.68</x:v>
+        <x:v>2323.83</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>107371.3</x:v>
+        <x:v>2323.83</x:v>
       </x:c>
       <x:c r="L82" s="4">
-        <x:v>7669.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="I83" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="I83" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J83" s="4">
-        <x:v>76202.41</x:v>
+        <x:v>104814.85</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>23222.85</x:v>
+        <x:v>97145.47</x:v>
       </x:c>
       <x:c r="L83" s="4">
-        <x:v>52979.56</x:v>
+        <x:v>7669.38</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>51489.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>12</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
@@ -4895,1680 +4937,1868 @@
       </x:c>
       <x:c r="K84" s="4">
         <x:v>51129.19</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>51129.19</x:v>
       </x:c>
       <x:c r="M84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>153387.57</x:v>
+        <x:v>76202.42</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>102258.38</x:v>
+        <x:v>23222.88</x:v>
       </x:c>
       <x:c r="L85" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>52979.54</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>0</x:v>
+        <x:v>51489.65</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>454718.97</x:v>
+        <x:v>153387.57</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>449606.05</x:v>
+        <x:v>102258.38</x:v>
       </x:c>
       <x:c r="L86" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="M86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>8</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H87" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="I87" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="G87" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J87" s="4">
-        <x:v>26331.53</x:v>
+        <x:v>454718.97</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>26331.53</x:v>
+        <x:v>449606.05</x:v>
       </x:c>
       <x:c r="L87" s="4">
-        <x:v>0</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="M87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="G88" s="3" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="H88" s="3" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="I88" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="G88" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J88" s="4">
-        <x:v>371465</x:v>
+        <x:v>26331.53</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>368511</x:v>
+        <x:v>26331.53</x:v>
       </x:c>
       <x:c r="L88" s="4">
-        <x:v>2954</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>16105.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N88" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C89" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D89" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E89" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F89" s="3" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="G89" s="3" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H89" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C89" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F89" s="3" t="s">
+      <x:c r="I89" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="G89" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J89" s="4">
-        <x:v>100000</x:v>
+        <x:v>371465</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>1000</x:v>
+        <x:v>368511</x:v>
       </x:c>
       <x:c r="L89" s="4">
-        <x:v>99000</x:v>
+        <x:v>2954</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>0</x:v>
+        <x:v>16105.69</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="I90" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="I90" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J90" s="4">
-        <x:v>41210.13</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>41210.13</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="L90" s="4">
-        <x:v>0</x:v>
+        <x:v>99000</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>10737.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>37</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>32288.09</x:v>
+        <x:v>41210.13</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>28632.35</x:v>
+        <x:v>41210.13</x:v>
       </x:c>
       <x:c r="L91" s="4">
-        <x:v>3655.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>0</x:v>
+        <x:v>10737.13</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="I92" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="I92" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J92" s="4">
-        <x:v>13549.23</x:v>
+        <x:v>32288.09</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>13498.1</x:v>
+        <x:v>28632.35</x:v>
       </x:c>
       <x:c r="L92" s="4">
-        <x:v>51.13</x:v>
+        <x:v>3655.74</x:v>
       </x:c>
       <x:c r="M92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>5215.18</x:v>
+        <x:v>13549.23</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>5215.18</x:v>
+        <x:v>13498.1</x:v>
       </x:c>
       <x:c r="L93" s="4">
-        <x:v>0</x:v>
+        <x:v>51.13</x:v>
       </x:c>
       <x:c r="M93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>766937.82</x:v>
+        <x:v>5215.18</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>357929.88</x:v>
+        <x:v>5215.18</x:v>
       </x:c>
       <x:c r="L94" s="4">
-        <x:v>409007.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>12</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>129292.93</x:v>
+        <x:v>766937.82</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>103728.34</x:v>
+        <x:v>357929.88</x:v>
       </x:c>
       <x:c r="L95" s="4">
-        <x:v>25564.59</x:v>
+        <x:v>409007.94</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>1533.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>4</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="I96" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="I96" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J96" s="4">
-        <x:v>441101.2</x:v>
+        <x:v>129292.93</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>441101.2</x:v>
+        <x:v>103728.34</x:v>
       </x:c>
       <x:c r="L96" s="4">
-        <x:v>0</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>121237.53</x:v>
+        <x:v>1533.88</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>100</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>749042.62</x:v>
+        <x:v>119105</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>651897.16</x:v>
+        <x:v>64564</x:v>
       </x:c>
       <x:c r="L97" s="4">
-        <x:v>97145.46</x:v>
+        <x:v>54541</x:v>
       </x:c>
       <x:c r="M97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>30</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C98" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D98" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E98" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F98" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C98" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G98" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H98" s="3" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="I98" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="H98" s="3" t="s">
+      <x:c r="J98" s="4">
+        <x:v>119105</x:v>
+      </x:c>
+      <x:c r="K98" s="4">
+        <x:v>64564</x:v>
+      </x:c>
+      <x:c r="L98" s="4">
+        <x:v>54541</x:v>
+      </x:c>
+      <x:c r="M98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N98" s="5">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="O98" s="3" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J99" s="4">
-        <x:v>3437.75</x:v>
+        <x:v>11189</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>3417.75</x:v>
+        <x:v>4545</x:v>
       </x:c>
       <x:c r="L99" s="4">
-        <x:v>20</x:v>
+        <x:v>6644</x:v>
       </x:c>
       <x:c r="M99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>36</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G100" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H100" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="G100" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>1852235</x:v>
+        <x:v>749042.62</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>1852235</x:v>
+        <x:v>651897.16</x:v>
       </x:c>
       <x:c r="L100" s="4">
-        <x:v>0</x:v>
+        <x:v>97145.46</x:v>
       </x:c>
       <x:c r="M100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>28046.4</x:v>
+        <x:v>441101.2</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>28046.4</x:v>
+        <x:v>441101.2</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>5343</x:v>
+        <x:v>89026.14</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>48</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>35023.5</x:v>
+        <x:v>56446.63</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>29910.58</x:v>
+        <x:v>46016.27</x:v>
       </x:c>
       <x:c r="L102" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>10430.36</x:v>
       </x:c>
       <x:c r="M102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D103" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E103" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F103" s="3" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G103" s="3" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>87430.93</x:v>
+        <x:v>3437.75</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>86919.64</x:v>
+        <x:v>3417.75</x:v>
       </x:c>
       <x:c r="L103" s="4">
-        <x:v>511.29</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>11</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>56446.65</x:v>
+        <x:v>1852235</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>46016.29</x:v>
+        <x:v>1852235</x:v>
       </x:c>
       <x:c r="L104" s="4">
-        <x:v>10430.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N104" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="G105" s="3" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>8947607.93</x:v>
+        <x:v>28046.4</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>8947607.93</x:v>
+        <x:v>28046.4</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>0</x:v>
+        <x:v>5343</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>255645.94</x:v>
+        <x:v>35023.5</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>255645.94</x:v>
+        <x:v>29910.58</x:v>
       </x:c>
       <x:c r="L106" s="4">
-        <x:v>0</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>6806.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>100</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G107" s="3" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H107" s="3" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="I107" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="G107" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J107" s="4">
-        <x:v>421709.21</x:v>
+        <x:v>87430.93</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>410000.63</x:v>
+        <x:v>86919.64</x:v>
       </x:c>
       <x:c r="L107" s="4">
-        <x:v>11708.58</x:v>
+        <x:v>511.29</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>51.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>20</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C108" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D108" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E108" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F108" s="3" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="G108" s="3" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H108" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C108" s="3" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>14559.05</x:v>
+        <x:v>56446.65</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>14433.78</x:v>
+        <x:v>46016.29</x:v>
       </x:c>
       <x:c r="L108" s="4">
-        <x:v>125.27</x:v>
+        <x:v>10430.36</x:v>
       </x:c>
       <x:c r="M108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="G109" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H109" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="G109" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H109" s="3" t="s">
+      <x:c r="I109" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="I109" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J109" s="4">
-        <x:v>0</x:v>
+        <x:v>8947607.93</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>0</x:v>
+        <x:v>8947607.93</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C110" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D110" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E110" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F110" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C110" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F110" s="3" t="s">
+      <x:c r="G110" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H110" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="G110" s="3" t="s">
+      <x:c r="I110" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="H110" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J110" s="4">
-        <x:v>9075.43</x:v>
+        <x:v>255645.94</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>8167.88</x:v>
+        <x:v>255645.94</x:v>
       </x:c>
       <x:c r="L110" s="4">
-        <x:v>907.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>0</x:v>
+        <x:v>6806.46</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>12</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>102258.38</x:v>
+        <x:v>421709.21</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>410000.63</x:v>
       </x:c>
       <x:c r="L111" s="4">
-        <x:v>51129.19</x:v>
+        <x:v>11708.58</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>0</x:v>
+        <x:v>51.13</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C112" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D112" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E112" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F112" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="G112" s="3" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H112" s="3" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="I112" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C112" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J112" s="4">
-        <x:v>165936.2</x:v>
+        <x:v>14559.05</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>165936.2</x:v>
+        <x:v>14433.78</x:v>
       </x:c>
       <x:c r="L112" s="4">
-        <x:v>0</x:v>
+        <x:v>125.27</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N112" s="5">
-        <x:v>50</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D113" s="3" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E113" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F113" s="3" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="G113" s="3" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H113" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C113" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="H113" s="3" t="s">
+      <x:c r="I113" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="I113" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J113" s="4">
-        <x:v>102.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L113" s="4">
-        <x:v>102.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>222411.97</x:v>
+        <x:v>9075.43</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>222411.97</x:v>
+        <x:v>8167.88</x:v>
       </x:c>
       <x:c r="L114" s="4">
-        <x:v>0</x:v>
+        <x:v>907.55</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>7669.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N114" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>56446.63</x:v>
+        <x:v>102258.38</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>46016.27</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="L115" s="4">
-        <x:v>10430.36</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="M115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N115" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E116" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F116" s="3" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>5112.42</x:v>
+        <x:v>165936.2</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>5112.42</x:v>
+        <x:v>165936.2</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>1022593199.05</x:v>
+        <x:v>102.26</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>1022587523.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L117" s="4">
-        <x:v>5675.34</x:v>
+        <x:v>102.26</x:v>
       </x:c>
       <x:c r="M117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>65701.01</x:v>
+        <x:v>222411.97</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>60588.09</x:v>
+        <x:v>222411.97</x:v>
       </x:c>
       <x:c r="L118" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>0</x:v>
+        <x:v>7669.38</x:v>
       </x:c>
       <x:c r="N118" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-    <x:row r="119" spans="1:15" ht="15" customHeight="1"/>
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:15">
+      <x:c r="A119" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B119" s="3" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D119" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E119" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F119" s="3" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="G119" s="3" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H119" s="3" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="I119" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="J119" s="4">
+        <x:v>56446.63</x:v>
+      </x:c>
+      <x:c r="K119" s="4">
+        <x:v>46016.27</x:v>
+      </x:c>
+      <x:c r="L119" s="4">
+        <x:v>10430.36</x:v>
+      </x:c>
+      <x:c r="M119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N119" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O119" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
     <x:row r="120" spans="1:15">
-      <x:c r="A120" s="0" t="s">
-        <x:v>419</x:v>
+      <x:c r="A120" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C120" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D120" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E120" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F120" s="3" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="G120" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H120" s="3" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="I120" s="3" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="J120" s="4">
+        <x:v>5112.42</x:v>
+      </x:c>
+      <x:c r="K120" s="4">
+        <x:v>5112.42</x:v>
+      </x:c>
+      <x:c r="L120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N120" s="5">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="O120" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
-      <x:c r="A121" s="0" t="s">
-        <x:v>420</x:v>
+      <x:c r="A121" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B121" s="3" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D121" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E121" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F121" s="3" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="G121" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H121" s="3" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I121" s="3" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="J121" s="4">
+        <x:v>1022593199.05</x:v>
+      </x:c>
+      <x:c r="K121" s="4">
+        <x:v>1022587523.71</x:v>
+      </x:c>
+      <x:c r="L121" s="4">
+        <x:v>5675.34</x:v>
+      </x:c>
+      <x:c r="M121" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N121" s="5">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="O121" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
-      <x:c r="A122" s="0" t="s">
-[...7 lines deleted...]
-    </x:row>
+      <x:c r="A122" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C122" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D122" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E122" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F122" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G122" s="3" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H122" s="3" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="I122" s="3" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="J122" s="4">
+        <x:v>65701.01</x:v>
+      </x:c>
+      <x:c r="K122" s="4">
+        <x:v>60588.09</x:v>
+      </x:c>
+      <x:c r="L122" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="M122" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N122" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O122" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>433</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:15">
+      <x:c r="A125" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:15">
+      <x:c r="A126" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:15">
+      <x:c r="A127" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:15">
+      <x:c r="A128" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A119:J119"/>
-[...2 lines deleted...]
-    <x:mergeCell ref="A122:J122"/>
     <x:mergeCell ref="A123:J123"/>
     <x:mergeCell ref="A124:J124"/>
+    <x:mergeCell ref="A125:J125"/>
+    <x:mergeCell ref="A126:J126"/>
+    <x:mergeCell ref="A127:J127"/>
+    <x:mergeCell ref="A128:J128"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>