--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344cfc07b41c4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b51fcdd9a854bb1bb33ad4bbaaafd92.psmdcp" Id="Rfd506d1792554997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fd8e7e9e1f45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98fd8f2a12014aa88cfaafc6e5e73d9a.psmdcp" Id="R55773dafd6434f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>