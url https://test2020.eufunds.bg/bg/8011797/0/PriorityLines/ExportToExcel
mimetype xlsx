--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fd8e7e9e1f45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98fd8f2a12014aa88cfaafc6e5e73d9a.psmdcp" Id="R55773dafd6434f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd01ba34fd3413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88b033115b5f4babaa902f759a0a32f4.psmdcp" Id="Ra2e348d980b9488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -866,63 +866,63 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>517082155.17</x:v>
+        <x:v>517331554.17</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>430874803.13</x:v>
+        <x:v>430874843.23</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>86195643.46</x:v>
+        <x:v>86329276.36</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>11708.58</x:v>
+        <x:v>127434.58</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>25.97</x:v>
+        <x:v>25.98</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>51.13</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>42.61</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>8.52</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
@@ -1112,63 +1112,63 @@
       </x:c>
       <x:c r="K14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
-        <x:v>11474088.62</x:v>
+        <x:v>11463862.79</x:v>
       </x:c>
       <x:c r="F15" s="9">
-        <x:v>10070379.89</x:v>
+        <x:v>10061348.44</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>1274866.51</x:v>
+        <x:v>1273672.13</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>128842.22</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>9.37</x:v>
+        <x:v>9.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>511803.17</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>440290.21</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>71512.96</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>0.42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
@@ -1194,75 +1194,75 @@
       </x:c>
       <x:c r="K16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
-        <x:v>1109320978.23</x:v>
+        <x:v>1109320978.24</x:v>
       </x:c>
       <x:c r="F17" s="9">
-        <x:v>1099816525.24</x:v>
+        <x:v>1093880936.78</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>8986676.53</x:v>
+        <x:v>14922265</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>517776.46</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>274.58</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>775541.97</x:v>
+        <x:v>561708.72</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>556139.59</x:v>
+        <x:v>427411.97</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>219402.38</x:v>
+        <x:v>134296.75</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>0.19</x:v>
+        <x:v>0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="9">