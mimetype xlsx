--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd01ba34fd3413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88b033115b5f4babaa902f759a0a32f4.psmdcp" Id="Ra2e348d980b9488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b2a52906c24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/183cc08e6855423ebb0faf41fea24b5c.psmdcp" Id="R32bb9a87a14c4fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -743,63 +743,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>12593555.69</x:v>
+        <x:v>12716678.69</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>10500534.79</x:v>
+        <x:v>10562096.29</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1964109.9</x:v>
+        <x:v>2025671.4</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>128911</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>1.55</x:v>
+        <x:v>1.57</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>7669.38</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>6518.97</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>1150.41</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
@@ -922,57 +922,57 @@
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>4653143.66</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>3941378.34</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>696866.06</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>14899.26</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>550257.36</x:v>
+        <x:v>518045.97</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>533989.38</x:v>
+        <x:v>507146.56</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>16267.98</x:v>
+        <x:v>10899.41</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>4305236.14</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>4238404.43</x:v>
       </x:c>
       <x:c r="G11" s="9">
@@ -1194,75 +1194,75 @@
       </x:c>
       <x:c r="K16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
-        <x:v>1109320978.24</x:v>
+        <x:v>1109288994.39</x:v>
       </x:c>
       <x:c r="F17" s="9">
-        <x:v>1093880936.78</x:v>
+        <x:v>1093852506.36</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>14922265</x:v>
+        <x:v>14918711.59</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>517776.46</x:v>
+        <x:v>517776.44</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>274.58</x:v>
+        <x:v>274.57</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>561708.72</x:v>
+        <x:v>643708.72</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>427411.97</x:v>
+        <x:v>468411.97</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>134296.75</x:v>
+        <x:v>175296.75</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>0.14</x:v>
+        <x:v>0.16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="9">