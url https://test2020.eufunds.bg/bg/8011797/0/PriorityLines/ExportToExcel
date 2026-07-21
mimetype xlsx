--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b2a52906c24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/183cc08e6855423ebb0faf41fea24b5c.psmdcp" Id="R32bb9a87a14c4fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec076f97a30b4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c5ffb66a2094514b74f1722e7d8fe38.psmdcp" Id="Rd1f13ca6d7e04552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -907,57 +907,57 @@
       </x:c>
       <x:c r="K9" s="9">
         <x:v>42.61</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>8.52</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>4653143.66</x:v>
+        <x:v>4646914.71</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>3941378.34</x:v>
+        <x:v>3935497.34</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>696866.06</x:v>
+        <x:v>696518.11</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>14899.26</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>518045.97</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>507146.56</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>10899.41</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
@@ -1127,60 +1127,60 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>11463862.79</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>10061348.44</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>1273672.13</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>128842.22</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>9.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>511803.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>440290.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>71512.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>0.42</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
         <x:v>4185188.88</x:v>
       </x:c>
       <x:c r="F16" s="9">
         <x:v>3408152.97</x:v>
       </x:c>
       <x:c r="G16" s="9">
         <x:v>705941.49</x:v>
       </x:c>
       <x:c r="H16" s="9">
@@ -1194,72 +1194,72 @@
       </x:c>
       <x:c r="K16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
-        <x:v>1109288994.39</x:v>
+        <x:v>1109288994.42</x:v>
       </x:c>
       <x:c r="F17" s="9">
-        <x:v>1093852506.36</x:v>
+        <x:v>1093852506.39</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>14918711.59</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>517776.44</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>274.57</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>643708.72</x:v>
+        <x:v>631795.12</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>468411.97</x:v>
+        <x:v>458483.97</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>175296.75</x:v>
+        <x:v>173311.15</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>0.16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="9">