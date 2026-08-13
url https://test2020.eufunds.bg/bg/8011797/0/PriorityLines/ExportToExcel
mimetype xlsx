--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec076f97a30b4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c5ffb66a2094514b74f1722e7d8fe38.psmdcp" Id="Rd1f13ca6d7e04552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd458631ccec840cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7c586d6a6964d1e989492c84b53840c.psmdcp" Id="R723fdcfd78c04ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -1209,57 +1209,57 @@
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>1109288994.42</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>1093852506.39</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>14918711.59</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>517776.44</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>274.57</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>631795.12</x:v>
+        <x:v>634796.12</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>458483.97</x:v>
+        <x:v>460971.13</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>173311.15</x:v>
+        <x:v>173824.99</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>0.16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="9">