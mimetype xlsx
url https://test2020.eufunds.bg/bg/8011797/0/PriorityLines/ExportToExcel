--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd458631ccec840cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7c586d6a6964d1e989492c84b53840c.psmdcp" Id="R723fdcfd78c04ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddc27d4b29c402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99aaee787de64c769af423fd56e6d137.psmdcp" Id="R82044fa64cdb4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -825,60 +825,60 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>13211904.81</x:v>
+        <x:v>13112416.1</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>7001969.81</x:v>
+        <x:v>7001481.1</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>532766.14</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>5677168.86</x:v>
+        <x:v>5578168.86</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
@@ -1194,63 +1194,63 @@
       </x:c>
       <x:c r="K16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
-        <x:v>1109288994.42</x:v>
+        <x:v>1109320700.34</x:v>
       </x:c>
       <x:c r="F17" s="9">
-        <x:v>1093852506.39</x:v>
+        <x:v>1093884054.45</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>14918711.59</x:v>
+        <x:v>14918869.45</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>517776.44</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>274.57</x:v>
+        <x:v>274.58</x:v>
       </x:c>
       <x:c r="J17" s="9">
         <x:v>634796.12</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>460971.13</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>173824.99</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>0.16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">