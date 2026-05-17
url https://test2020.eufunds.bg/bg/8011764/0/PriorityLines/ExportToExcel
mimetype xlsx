--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd921d5e5f0d41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0431036d74b84e479c5555955ce970f1.psmdcp" Id="R97769e01a1e44f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea659192bdd4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fd71eaf33524fa3ad768b1278c1cf43.psmdcp" Id="R6419384a272448ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>