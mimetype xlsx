--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea659192bdd4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fd71eaf33524fa3ad768b1278c1cf43.psmdcp" Id="R6419384a272448ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0691483c82403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c82afbfdcc542d1b6123547a3104ad8.psmdcp" Id="Ra2ec119887e14c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>