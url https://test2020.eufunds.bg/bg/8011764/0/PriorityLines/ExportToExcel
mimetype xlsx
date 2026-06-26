--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0691483c82403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c82afbfdcc542d1b6123547a3104ad8.psmdcp" Id="Ra2ec119887e14c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93322b89247f41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c99b2b5218194cff94bf887251ddc04a.psmdcp" Id="R4983a4c4b6784f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>