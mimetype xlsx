--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93322b89247f41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c99b2b5218194cff94bf887251ddc04a.psmdcp" Id="R4983a4c4b6784f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6cbe17af4c4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bb74015d9d743a2845537885efa44ba.psmdcp" Id="Rfc1cfa5746534d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>