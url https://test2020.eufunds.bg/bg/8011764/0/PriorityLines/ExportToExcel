--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6cbe17af4c4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bb74015d9d743a2845537885efa44ba.psmdcp" Id="Rfc1cfa5746534d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a72258d4a94783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c3c3720a97a4926b19289629efa309f.psmdcp" Id="R22b366f8724a467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>