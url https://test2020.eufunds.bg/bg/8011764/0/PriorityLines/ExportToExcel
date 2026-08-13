--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a72258d4a94783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c3c3720a97a4926b19289629efa309f.psmdcp" Id="R22b366f8724a467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf242f5164842fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06d3bb8af15148808869f9b5f722ef7a.psmdcp" Id="Ra101a83e8c3e45a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>