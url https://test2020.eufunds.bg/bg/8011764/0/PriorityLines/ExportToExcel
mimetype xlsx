--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf242f5164842fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06d3bb8af15148808869f9b5f722ef7a.psmdcp" Id="Ra101a83e8c3e45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e6bf66cd7348ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2544f7af733d48a88e8ef39aa2a4b13e.psmdcp" Id="R34cf9ab1df404163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>