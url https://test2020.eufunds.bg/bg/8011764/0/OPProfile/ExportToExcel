--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd54a5531b0e45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2792f6e7cdb49dc84d70b20cefe9055.psmdcp" Id="R4a76b0d4fa0b42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc47b748ace240a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/185fbe14a660442db475dc8dc0bed2e8.psmdcp" Id="Rcf13f1ba52cf419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>