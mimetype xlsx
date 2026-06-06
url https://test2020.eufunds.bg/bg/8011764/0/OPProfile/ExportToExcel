--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc47b748ace240a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/185fbe14a660442db475dc8dc0bed2e8.psmdcp" Id="Rcf13f1ba52cf419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc0caea83d444fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0928fed444d0440d8a0c8dbbe3c9e59a.psmdcp" Id="R96bd7ee9ea6b41b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>