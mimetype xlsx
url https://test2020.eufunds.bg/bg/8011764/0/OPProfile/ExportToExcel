--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc0caea83d444fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0928fed444d0440d8a0c8dbbe3c9e59a.psmdcp" Id="R96bd7ee9ea6b41b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad6d75ec97a4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e9034a16b0643ef8e6f0c1bd802c8ed.psmdcp" Id="R3f8b93a51604412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>