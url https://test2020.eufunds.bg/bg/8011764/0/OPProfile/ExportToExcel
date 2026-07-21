--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad6d75ec97a4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e9034a16b0643ef8e6f0c1bd802c8ed.psmdcp" Id="R3f8b93a51604412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6e9d314bde460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3827ca33391d4b96afb4d9f18f0d49d3.psmdcp" Id="Re7cb60c0f894478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>