--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6e9d314bde460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3827ca33391d4b96afb4d9f18f0d49d3.psmdcp" Id="Re7cb60c0f894478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8bbff10f864273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/568d2a1436a548878a589f0fefb0f224.psmdcp" Id="R23e99477a5834c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>