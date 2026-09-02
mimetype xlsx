--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8bbff10f864273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/568d2a1436a548878a589f0fefb0f224.psmdcp" Id="R23e99477a5834c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8ec7b254a64b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b26cd32612247fc93d1d5a9bff9b6d4.psmdcp" Id="Rc89b858dfcd04df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>