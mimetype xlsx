--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c6a9e1241114ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d59ef7fe66c24c6985634d879a2e7e5e.psmdcp" Id="Rf364da41e164407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb754f672b54c4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/297f5fb56d5044a88759dbc201040554.psmdcp" Id="R36c2fbcc96284693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>