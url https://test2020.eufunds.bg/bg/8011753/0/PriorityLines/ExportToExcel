--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb754f672b54c4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/297f5fb56d5044a88759dbc201040554.psmdcp" Id="R36c2fbcc96284693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ad877c89bc4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e992de70f08643fc8e9c8ce510f9832f.psmdcp" Id="R1a433f1ea52a4628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>