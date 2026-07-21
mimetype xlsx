--- v2 (2026-06-06)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ad877c89bc4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e992de70f08643fc8e9c8ce510f9832f.psmdcp" Id="R1a433f1ea52a4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44492b7148bb4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e940378b1734913b8ff7d8650381c4f.psmdcp" Id="R2a23ba45bcf546cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>