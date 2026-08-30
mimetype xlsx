--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44492b7148bb4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e940378b1734913b8ff7d8650381c4f.psmdcp" Id="R2a23ba45bcf546cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571e3febf87946e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1f3fdfa73df4ff38aa3e645b6743cfc.psmdcp" Id="R165aa72a8a9e4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>