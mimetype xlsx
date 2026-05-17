--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548b475c59c5450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba2cd79f167040cb9c544e6990c0e826.psmdcp" Id="R4faf8661adb84d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d99c69b029d4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d9f424f82d148d080b6135bd8d8ff7b.psmdcp" Id="R3dd1e85e15f2467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>