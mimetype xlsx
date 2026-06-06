--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d99c69b029d4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d9f424f82d148d080b6135bd8d8ff7b.psmdcp" Id="R3dd1e85e15f2467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965f8a5ae5b84ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f07d78f02a840aaad1beeadc8cc2fac.psmdcp" Id="R55cc9d1651b4476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>