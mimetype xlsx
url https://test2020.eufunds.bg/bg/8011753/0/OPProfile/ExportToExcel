--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965f8a5ae5b84ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f07d78f02a840aaad1beeadc8cc2fac.psmdcp" Id="R55cc9d1651b4476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271adf208f094159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a383bc671594545ba4112bc2e993905.psmdcp" Id="R0bff6aea2bc344cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>