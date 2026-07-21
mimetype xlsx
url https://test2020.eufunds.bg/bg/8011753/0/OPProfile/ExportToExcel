--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271adf208f094159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a383bc671594545ba4112bc2e993905.psmdcp" Id="R0bff6aea2bc344cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fbe06cc313463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ed8d1b94abb4373be2c854d36744bc3.psmdcp" Id="Rf73abb24ca8e438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>