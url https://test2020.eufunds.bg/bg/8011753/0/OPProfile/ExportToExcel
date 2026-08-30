--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fbe06cc313463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ed8d1b94abb4373be2c854d36744bc3.psmdcp" Id="Rf73abb24ca8e438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5aca521ccb4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c794bc453c6e4b73915e73ec878e724b.psmdcp" Id="Rbd75f8df8ba1472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>