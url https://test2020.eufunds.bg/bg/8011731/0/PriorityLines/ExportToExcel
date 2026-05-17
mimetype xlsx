--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c3aa4d11674e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adf05106b6964fd58dd8fbd8e6edd59d.psmdcp" Id="Rac6a1e29bcce41bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f4e19ce07b433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e719c42f69449abba32a1a37091ac7c.psmdcp" Id="R35bb79fdf2064f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>