--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f4e19ce07b433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e719c42f69449abba32a1a37091ac7c.psmdcp" Id="R35bb79fdf2064f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4859bd6c059942d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ce787a5e00a4381a671d8a03fbb4db8.psmdcp" Id="R8b7b29711ad34fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>