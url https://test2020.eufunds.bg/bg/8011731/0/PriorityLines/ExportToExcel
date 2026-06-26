--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4859bd6c059942d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ce787a5e00a4381a671d8a03fbb4db8.psmdcp" Id="R8b7b29711ad34fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e9649ff4534e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f97eddf5a3d4e5ebc40d277a2c12bee.psmdcp" Id="R96c765536a404ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>