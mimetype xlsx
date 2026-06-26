--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e9649ff4534e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f97eddf5a3d4e5ebc40d277a2c12bee.psmdcp" Id="R96c765536a404ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edcf73e0b464826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e760bc20a828434ebd113316b15d8fa9.psmdcp" Id="R365c259280714f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>