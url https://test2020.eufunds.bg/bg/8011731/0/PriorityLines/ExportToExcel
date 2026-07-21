--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edcf73e0b464826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e760bc20a828434ebd113316b15d8fa9.psmdcp" Id="R365c259280714f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1696edf17f45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ce262cb00a04eb7b8cb10f7a6e3c068.psmdcp" Id="R1a182480f46f42af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>