--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1696edf17f45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ce262cb00a04eb7b8cb10f7a6e3c068.psmdcp" Id="R1a182480f46f42af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3e405c825a4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb8b763b4b5c4fa8ab39e93d6ea5cef2.psmdcp" Id="R94903b93be89411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>