--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3e405c825a4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb8b763b4b5c4fa8ab39e93d6ea5cef2.psmdcp" Id="R94903b93be89411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712e1c35e44b45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78bed57cae6641e1b50a8cf8267bfd73.psmdcp" Id="Re9a8337cd35b410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>