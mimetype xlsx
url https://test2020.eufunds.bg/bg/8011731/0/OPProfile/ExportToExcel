--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4dc4ae0d2648c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01d0183b97c24b01bf734eb03f430716.psmdcp" Id="Rd627826788d84a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44095910d3a94e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddd0b9b42c09443689c2c3b23f2a243f.psmdcp" Id="Rb6e2ccd903444cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>