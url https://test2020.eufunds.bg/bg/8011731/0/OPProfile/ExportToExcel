--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44095910d3a94e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddd0b9b42c09443689c2c3b23f2a243f.psmdcp" Id="Rb6e2ccd903444cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7380ee4bd8ac4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65d05bb335b94c4a86dd4ce7f88355bb.psmdcp" Id="R0993f21e711141ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>