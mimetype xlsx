--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7380ee4bd8ac4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65d05bb335b94c4a86dd4ce7f88355bb.psmdcp" Id="R0993f21e711141ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ab7b9110ff4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a322be98b2c41c389467e84caf4a721.psmdcp" Id="R6714a7b62b3642f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>