--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ab7b9110ff4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a322be98b2c41c389467e84caf4a721.psmdcp" Id="R6714a7b62b3642f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec57485ce1c451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f11b2cbcaff34aae8a5e83141c4f212f.psmdcp" Id="R8e88646aec5c492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>