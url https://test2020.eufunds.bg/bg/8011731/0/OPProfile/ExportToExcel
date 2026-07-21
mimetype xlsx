--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec57485ce1c451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f11b2cbcaff34aae8a5e83141c4f212f.psmdcp" Id="R8e88646aec5c492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56754c584934f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5791a96d16fc4a6b8221646ca87b2717.psmdcp" Id="Ra830f72c144441c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>