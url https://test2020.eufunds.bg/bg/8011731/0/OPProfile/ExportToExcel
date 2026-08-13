--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56754c584934f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5791a96d16fc4a6b8221646ca87b2717.psmdcp" Id="Ra830f72c144441c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3d3cf3849241a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/996de17b936144f2be5da87559ce3bf7.psmdcp" Id="R20b847e54e3c4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>