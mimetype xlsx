--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3d3cf3849241a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/996de17b936144f2be5da87559ce3bf7.psmdcp" Id="R20b847e54e3c4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd775d94b719451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aae40077e77343c3a6cb367d6ced1153.psmdcp" Id="Rc012cd2bf6bd46f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>