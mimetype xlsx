--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82d59f14b144993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48aff03623b2409ea624ca5ffb5ad342.psmdcp" Id="R046f9fd32de841fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe81cfb16534221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e7bb1934d6c48e19b5f3af466876463.psmdcp" Id="Rd8268c65ee2e4fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>