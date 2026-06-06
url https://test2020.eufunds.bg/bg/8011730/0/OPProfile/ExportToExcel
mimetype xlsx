--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe81cfb16534221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e7bb1934d6c48e19b5f3af466876463.psmdcp" Id="Rd8268c65ee2e4fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae135547596c4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/226c10320788406c986b6275958be7a1.psmdcp" Id="R88575289abfc4c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>