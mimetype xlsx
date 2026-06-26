--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae135547596c4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/226c10320788406c986b6275958be7a1.psmdcp" Id="R88575289abfc4c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bc11b00f1e4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46d1222eb1634150aa8dc121ae9dd620.psmdcp" Id="Rbd8a6dad48ea4ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>