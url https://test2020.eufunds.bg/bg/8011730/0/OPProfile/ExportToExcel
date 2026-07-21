--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81bc11b00f1e4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46d1222eb1634150aa8dc121ae9dd620.psmdcp" Id="Rbd8a6dad48ea4ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d1ee91712044ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ce3c57d0cc548fdacd1eab2d055163a.psmdcp" Id="R4478a96446f24c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>