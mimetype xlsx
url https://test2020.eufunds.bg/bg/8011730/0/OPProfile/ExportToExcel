--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d1ee91712044ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ce3c57d0cc548fdacd1eab2d055163a.psmdcp" Id="R4478a96446f24c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598f9f9f0eef4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96a41630870f402a84957702558ad3b3.psmdcp" Id="R353ec8bce3954cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>