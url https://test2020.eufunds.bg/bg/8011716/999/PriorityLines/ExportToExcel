--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeadfeaa68bd4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba8e2af2930c4f85bc6bb4670aa1d79f.psmdcp" Id="R20cdb025cf2442d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3397f30a5ac6456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/247b6d6b31f64bba9893f80d64d71a84.psmdcp" Id="R2f2cd4998749477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>