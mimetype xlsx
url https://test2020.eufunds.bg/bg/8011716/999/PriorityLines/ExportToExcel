--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3397f30a5ac6456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/247b6d6b31f64bba9893f80d64d71a84.psmdcp" Id="R2f2cd4998749477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d35d4c0b4c42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a368973f5ed41a5a9c1fdf6ffb2987b.psmdcp" Id="R84ab141c853a441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -713,63 +713,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>63623627.82</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>43124018.96</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>20499608.86</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>7550474.7</x:v>
+        <x:v>7560700.54</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>4883153.36</x:v>
+        <x:v>4893358.75</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>999275.16</x:v>
+        <x:v>999295.61</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>1668046.18</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>9.25</x:v>
+        <x:v>9.26</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>33689.01</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>28410.36</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>5278.65</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>218321.63</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>185573.39</x:v>
       </x:c>
       <x:c r="D7" s="9">