--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7725dffb88384fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7ef02146ddf4851919808084c4727a8.psmdcp" Id="R9302b1afa0cf4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0cc688034d4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9dcd1c3e2904ddab0b2df11bbe41122.psmdcp" Id="Rc108dd99f5ad4e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>