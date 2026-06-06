--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0cc688034d4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9dcd1c3e2904ddab0b2df11bbe41122.psmdcp" Id="Rc108dd99f5ad4e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0086345004c44f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ca373b4ca924cb0bfd83e43b5f1a765.psmdcp" Id="R878aed4bf1d3457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>