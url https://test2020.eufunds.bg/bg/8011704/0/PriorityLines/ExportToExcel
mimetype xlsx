--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0086345004c44f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ca373b4ca924cb0bfd83e43b5f1a765.psmdcp" Id="R878aed4bf1d3457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896d0cca081d4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e835d48823174c7ab12251c94d61aefd.psmdcp" Id="R88ea2960d3ad4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>