--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896d0cca081d4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e835d48823174c7ab12251c94d61aefd.psmdcp" Id="R88ea2960d3ad4711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507b6f62022c483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3a5a73542294813a2611765177ed643.psmdcp" Id="Ra8d726cda988406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>