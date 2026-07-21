--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507b6f62022c483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3a5a73542294813a2611765177ed643.psmdcp" Id="Ra8d726cda988406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9ae40f75da4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d855149a30f04041a712298268b007a5.psmdcp" Id="Rf0baa9f84dd64353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>