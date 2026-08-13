--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9ae40f75da4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d855149a30f04041a712298268b007a5.psmdcp" Id="Rf0baa9f84dd64353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8693ddc125d84302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abe1c9c805f843ccbb40c669a0af8141.psmdcp" Id="R4724237d3e994fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>