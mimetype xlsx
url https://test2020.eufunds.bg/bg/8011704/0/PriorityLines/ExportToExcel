--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8693ddc125d84302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abe1c9c805f843ccbb40c669a0af8141.psmdcp" Id="R4724237d3e994fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c72811aa7ea4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ea08d9c83f74b169f16162371b9d89a.psmdcp" Id="Reec1e5fd47064894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>