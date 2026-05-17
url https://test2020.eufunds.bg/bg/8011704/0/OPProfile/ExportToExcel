--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c73ced917ee4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/238496ce213d4f79b804435a50f47ad3.psmdcp" Id="R0834737e4cdd4ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d9219243b2466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d086ad30dc4a4784918fa134e4f0ca15.psmdcp" Id="Rbf96c5ba763b4d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>