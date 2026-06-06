--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d9219243b2466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d086ad30dc4a4784918fa134e4f0ca15.psmdcp" Id="Rbf96c5ba763b4d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3faeb2389804caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71b6abcc568f45bab30969a4a63fc885.psmdcp" Id="Raf80515a83d442ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>