--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3faeb2389804caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71b6abcc568f45bab30969a4a63fc885.psmdcp" Id="Raf80515a83d442ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a60bb6901584878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d44fadfe5b4caba0ed15e9cf6fb76c.psmdcp" Id="R5c3060d1c269414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>