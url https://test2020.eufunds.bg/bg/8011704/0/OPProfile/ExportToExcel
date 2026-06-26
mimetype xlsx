--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a60bb6901584878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d44fadfe5b4caba0ed15e9cf6fb76c.psmdcp" Id="R5c3060d1c269414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re960593d14b24697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d93f0f1115994bf4a43a1f127ecba2da.psmdcp" Id="R84c60dff7c3d4a7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>