--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re960593d14b24697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d93f0f1115994bf4a43a1f127ecba2da.psmdcp" Id="R84c60dff7c3d4a7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993c1248195e47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73be9aa1026d485cb7657c441570978f.psmdcp" Id="R66f6e6e3ee6945f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>