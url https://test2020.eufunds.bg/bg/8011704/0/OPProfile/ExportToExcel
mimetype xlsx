--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R993c1248195e47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73be9aa1026d485cb7657c441570978f.psmdcp" Id="R66f6e6e3ee6945f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab556d6efb3a44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97815846e5ce442d939936c4d5ca1fa0.psmdcp" Id="Rcb8e86e869bf4410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>