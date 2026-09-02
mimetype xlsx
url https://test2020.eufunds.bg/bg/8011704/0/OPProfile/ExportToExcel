--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab556d6efb3a44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97815846e5ce442d939936c4d5ca1fa0.psmdcp" Id="Rcb8e86e869bf4410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03706624f3e64c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed5a8e6aa31b46998a364c06c92e0614.psmdcp" Id="Rd27dba2454684642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>