--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19b77c2934c498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/726b601fafac4a139c9d4cae5bb428de.psmdcp" Id="R6c8af9729474440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8d267739f74812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dc3fb6e280142e3aca3c140b9d01d4a.psmdcp" Id="R71b023cdd82b4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>