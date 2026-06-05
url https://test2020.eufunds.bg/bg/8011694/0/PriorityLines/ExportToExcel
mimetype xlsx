--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8d267739f74812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dc3fb6e280142e3aca3c140b9d01d4a.psmdcp" Id="R71b023cdd82b4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6564275205994dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd23b9ee22e4d7f97c5faf56e0bf918.psmdcp" Id="Re919830686d94a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>