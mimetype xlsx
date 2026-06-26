--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6564275205994dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd23b9ee22e4d7f97c5faf56e0bf918.psmdcp" Id="Re919830686d94a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7551be433e2645ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2bf57f155842e3a46a00760224884c.psmdcp" Id="Rddddfeb494004347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>