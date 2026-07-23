--- v3 (2026-06-26)
+++ v4 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7551be433e2645ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2bf57f155842e3a46a00760224884c.psmdcp" Id="Rddddfeb494004347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c14c1f7b3ae4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8a1a1ec160a470389e2176c86ff54da.psmdcp" Id="R150279df7a554442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>