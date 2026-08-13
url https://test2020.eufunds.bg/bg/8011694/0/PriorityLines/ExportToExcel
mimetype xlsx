--- v4 (2026-07-23)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c14c1f7b3ae4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8a1a1ec160a470389e2176c86ff54da.psmdcp" Id="R150279df7a554442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ae7c089f1b4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/426fec5e34c1404996f6be0b56d300e5.psmdcp" Id="R7170998c680d4658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>