--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ae7c089f1b4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/426fec5e34c1404996f6be0b56d300e5.psmdcp" Id="R7170998c680d4658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6a09bb0b514567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/706e43a531974065b3a6fcbec0ece972.psmdcp" Id="Rb87b058708f947f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>