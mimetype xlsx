--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9063db3ae804881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ada57a94a00434189a6beba068cf7a7.psmdcp" Id="R6f38ca4bf1864925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b210d47b52479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b21e57b532dd4072930bb0c12720e7d3.psmdcp" Id="R53d31569b87548e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>