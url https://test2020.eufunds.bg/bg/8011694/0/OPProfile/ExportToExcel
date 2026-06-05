--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b210d47b52479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b21e57b532dd4072930bb0c12720e7d3.psmdcp" Id="R53d31569b87548e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d035264254d4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38a91f59b5174ad68e43cc8b6077e6ab.psmdcp" Id="Rfbc2708ae6004eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>