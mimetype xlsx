--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d035264254d4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38a91f59b5174ad68e43cc8b6077e6ab.psmdcp" Id="Rfbc2708ae6004eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e73e609a8941cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef6c8ef9396042fb92052572c45cd6b4.psmdcp" Id="Re2e66b71fc8c43d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>