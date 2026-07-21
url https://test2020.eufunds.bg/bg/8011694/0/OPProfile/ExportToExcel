--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e73e609a8941cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef6c8ef9396042fb92052572c45cd6b4.psmdcp" Id="Re2e66b71fc8c43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ff1e61a2ee4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11b8a8997f88439bae0f1ca29de7830d.psmdcp" Id="R094873993aab4048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>