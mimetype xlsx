--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ff1e61a2ee4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11b8a8997f88439bae0f1ca29de7830d.psmdcp" Id="R094873993aab4048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d0bbf0a1d14828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/984185a65f3a49198eace25a43d8562d.psmdcp" Id="R93ee69b99fc14e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>