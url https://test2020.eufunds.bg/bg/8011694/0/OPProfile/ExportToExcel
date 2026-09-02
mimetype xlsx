--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d0bbf0a1d14828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/984185a65f3a49198eace25a43d8562d.psmdcp" Id="R93ee69b99fc14e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06d1377c23d44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4728a075fe0f403a9e15efad091f33f0.psmdcp" Id="Rdb651973066e409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>