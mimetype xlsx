--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f344ebf81624654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89914fc4cc044d0683686194f7884feb.psmdcp" Id="Ra7ec5b97dd224dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81ba4c6bb134583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/beda025e61634da1a4cff097feda9d62.psmdcp" Id="R19e72969c4a14c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>