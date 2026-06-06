--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81ba4c6bb134583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/beda025e61634da1a4cff097feda9d62.psmdcp" Id="R19e72969c4a14c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0df982ea2040ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81dd8681b1ae4467ab765c4b8f038289.psmdcp" Id="R93020142e66c4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>