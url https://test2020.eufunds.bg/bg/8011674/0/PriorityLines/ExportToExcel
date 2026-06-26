--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0df982ea2040ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81dd8681b1ae4467ab765c4b8f038289.psmdcp" Id="R93020142e66c4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1875ce6abdcc4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76d1c6793aa545e0aa75f7b7d6b7f3c9.psmdcp" Id="Reb5bae6d044b4e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>