--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1875ce6abdcc4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76d1c6793aa545e0aa75f7b7d6b7f3c9.psmdcp" Id="Reb5bae6d044b4e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddb9eaa6a2d4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af6a521eaa048798daf912574f543cb.psmdcp" Id="R8a9ed33c102c4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>