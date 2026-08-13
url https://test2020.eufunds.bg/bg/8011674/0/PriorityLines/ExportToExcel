--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddb9eaa6a2d4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7af6a521eaa048798daf912574f543cb.psmdcp" Id="R8a9ed33c102c4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73571f6bb7554dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6c4957115d6423c94455841e8de7718.psmdcp" Id="R12fa746217bc4bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>