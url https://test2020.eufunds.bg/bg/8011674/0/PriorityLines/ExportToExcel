--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73571f6bb7554dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6c4957115d6423c94455841e8de7718.psmdcp" Id="R12fa746217bc4bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R541cb0d6c6e54d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/044e6e3f453d4d209f43f35cff256372.psmdcp" Id="R22c1c5fba499413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>