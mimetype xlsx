--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5425b524505e4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37f7663cd4a14d55857d6f43c496f06e.psmdcp" Id="R3e54b67f54454855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375cdd12c47b4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b2f59a5efd0485582c2c967ead1bcd7.psmdcp" Id="Rb638e3c59939423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>