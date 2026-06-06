--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375cdd12c47b4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b2f59a5efd0485582c2c967ead1bcd7.psmdcp" Id="Rb638e3c59939423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba46ff201bc4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9ce0737cb21459f96c1be39ae900fe0.psmdcp" Id="R03cfcdd77cf34d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>