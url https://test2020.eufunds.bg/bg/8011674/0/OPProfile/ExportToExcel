--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba46ff201bc4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9ce0737cb21459f96c1be39ae900fe0.psmdcp" Id="R03cfcdd77cf34d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856cb9f86a624a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f04a13e8d0b4238ad8c17dbd330fb6f.psmdcp" Id="Rfb84f53842664952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>