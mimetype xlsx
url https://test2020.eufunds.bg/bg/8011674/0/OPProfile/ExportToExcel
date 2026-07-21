--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856cb9f86a624a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f04a13e8d0b4238ad8c17dbd330fb6f.psmdcp" Id="Rfb84f53842664952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0c6f80c22e4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f106ba9f2b1644b1929a20882b1425ca.psmdcp" Id="Rb3e867eeb6554ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>