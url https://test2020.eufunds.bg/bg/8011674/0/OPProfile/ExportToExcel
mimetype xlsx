--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0c6f80c22e4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f106ba9f2b1644b1929a20882b1425ca.psmdcp" Id="Rb3e867eeb6554ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba296e61c084a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75c4033121a14e54ae202f7628c9ec37.psmdcp" Id="R14e078bd835444c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>