--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba296e61c084a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75c4033121a14e54ae202f7628c9ec37.psmdcp" Id="R14e078bd835444c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5932866d16804b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13bd480d59f44970adc9cb8024eff2e8.psmdcp" Id="R980d21c829ea47c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>