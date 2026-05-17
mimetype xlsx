--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40a8abd5869421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b030b85a404673a9a3bd2a7ee83bc3.psmdcp" Id="R13eeb801d5b44dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e08e17349ec46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1e4b52237443f086248b90a233c530.psmdcp" Id="R11e6303d9b4c4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>