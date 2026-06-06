--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e08e17349ec46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1e4b52237443f086248b90a233c530.psmdcp" Id="R11e6303d9b4c4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9533a70896704169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0b2c2f2a70a4c51bb0c9d3d171975ec.psmdcp" Id="Rf8dd11de0e614766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>