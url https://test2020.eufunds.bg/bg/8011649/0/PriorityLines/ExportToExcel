--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9533a70896704169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0b2c2f2a70a4c51bb0c9d3d171975ec.psmdcp" Id="Rf8dd11de0e614766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ad1acd01f140e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4695fa24d62e4a5588d014ecd6ab5f11.psmdcp" Id="Rcd4ad03b50f24e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>