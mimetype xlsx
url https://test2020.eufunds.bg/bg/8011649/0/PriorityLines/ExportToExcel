--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ad1acd01f140e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4695fa24d62e4a5588d014ecd6ab5f11.psmdcp" Id="Rcd4ad03b50f24e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9483c790cdc4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0986ab3df1748b4b817c2f68c63d43f.psmdcp" Id="Rbe48c8590403493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>