--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9483c790cdc4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0986ab3df1748b4b817c2f68c63d43f.psmdcp" Id="Rbe48c8590403493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13914b4b3fd94811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e161daafca74ba09b48bfc0e319cd2d.psmdcp" Id="Rb7561d485b1f47eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>