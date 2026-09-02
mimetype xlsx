--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13914b4b3fd94811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e161daafca74ba09b48bfc0e319cd2d.psmdcp" Id="Rb7561d485b1f47eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e62b670a5e43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a1d191a4e8d401bb666b0408c3774e5.psmdcp" Id="Rf6eb4cdd671a4c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>