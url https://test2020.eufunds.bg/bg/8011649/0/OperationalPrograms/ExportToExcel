--- v6 (2026-09-02)
+++ v7 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2926902f77d14306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52e044b9a07f493286a9a672707f2117.psmdcp" Id="R89116a7100724602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb421da948e5e43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e06e2af77d0b4225a25d4de3edecc422.psmdcp" Id="R80d19b6da2354f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -1369,60 +1369,60 @@
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>9017348.28</x:v>
+        <x:v>9017836.99</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>288505.12</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>247989.35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>15436413.19</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>12869727.94</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>2566685.25</x:v>
       </x:c>
       <x:c r="E16" s="10">
@@ -1451,60 +1451,60 @@
       </x:c>
       <x:c r="M16" s="9">
         <x:v>138776.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>519306951411.41</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>440491141344.62</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>78815810066.79</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>261</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>570241524.17</x:v>
+        <x:v>570242012.88</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>563416165.06</x:v>
+        <x:v>563416653.77</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>524558062.66</x:v>
+        <x:v>524558478.06</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>1075170.26</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>733824.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="10">
@@ -2365,51 +2365,51 @@
       <x:c r="C39" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>28231</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G39" s="9">
         <x:v>1677537270.79</x:v>
       </x:c>
       <x:c r="H39" s="9">
         <x:v>1670964610.81</x:v>
       </x:c>
       <x:c r="I39" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J39" s="9">
         <x:v>1564336234.06</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>1156983.55</x:v>
+        <x:v>1158517.43</x:v>
       </x:c>
       <x:c r="L39" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
         <x:v>972634.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>5000000</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F40" s="10">
@@ -2447,130 +2447,130 @@
       <x:c r="C41" s="9">
         <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>28236</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>1694321270.79</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>1687514610.81</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>23.29</x:v>
       </x:c>
       <x:c r="J41" s="9">
         <x:v>1575396234.06</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>1163593.18</x:v>
+        <x:v>1165127.06</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M41" s="9">
         <x:v>976679.86</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>47964947.17</x:v>
+        <x:v>47972264.28</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>47772538.27</x:v>
+        <x:v>47779185.07</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>217.07</x:v>
+        <x:v>217.1</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>46612625.33</x:v>
+        <x:v>46617635.99</x:v>
       </x:c>
       <x:c r="K42" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L42" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M42" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>12393810.78</x:v>
+        <x:v>12831500.2</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>12256739.05</x:v>
+        <x:v>12694421.14</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>2.21</x:v>
+        <x:v>2.29</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>8710665.69</x:v>
+        <x:v>9062601.61</x:v>
       </x:c>
       <x:c r="K43" s="9">
         <x:v>61536.55</x:v>
       </x:c>
       <x:c r="L43" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M43" s="9">
         <x:v>51000.77</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="10">
@@ -3252,63 +3252,63 @@
       </x:c>
       <x:c r="L60" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
         <x:v>14349159462.48</x:v>
       </x:c>
       <x:c r="C61" s="9">
         <x:v>12159207123.11</x:v>
       </x:c>
       <x:c r="D61" s="9">
         <x:v>2189952339.37</x:v>
       </x:c>
       <x:c r="E61" s="10">
         <x:v>370</x:v>
       </x:c>
       <x:c r="F61" s="10">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>95607912.07</x:v>
+        <x:v>96052918.6</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>94084331.43</x:v>
+        <x:v>94528660.32</x:v>
       </x:c>
       <x:c r="I61" s="9">
         <x:v>0.66</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>83858947.47</x:v>
+        <x:v>84215894.05</x:v>
       </x:c>
       <x:c r="K61" s="9">
         <x:v>2707827.29</x:v>
       </x:c>
       <x:c r="L61" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M61" s="9">
         <x:v>1696724.62</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E62" s="10">
@@ -4564,66 +4564,66 @@
       </x:c>
       <x:c r="L92" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:13">
       <x:c r="A93" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B93" s="9">
         <x:v>565019641464.06</x:v>
       </x:c>
       <x:c r="C93" s="9">
         <x:v>479355917824.4</x:v>
       </x:c>
       <x:c r="D93" s="9">
         <x:v>85663723639.66</x:v>
       </x:c>
       <x:c r="E93" s="10">
         <x:v>44911</x:v>
       </x:c>
       <x:c r="F93" s="10">
-        <x:v>17374</x:v>
+        <x:v>17375</x:v>
       </x:c>
       <x:c r="G93" s="9">
-        <x:v>13429219323.68</x:v>
+        <x:v>13429664818.92</x:v>
       </x:c>
       <x:c r="H93" s="9">
-        <x:v>11919220411.16</x:v>
+        <x:v>11919665228.76</x:v>
       </x:c>
       <x:c r="I93" s="9">
         <x:v>2.11</x:v>
       </x:c>
       <x:c r="J93" s="9">
-        <x:v>10149169915.16</x:v>
+        <x:v>10149527277.14</x:v>
       </x:c>
       <x:c r="K93" s="9">
-        <x:v>8120541128.66</x:v>
+        <x:v>8120542662.54</x:v>
       </x:c>
       <x:c r="L93" s="9">
         <x:v>1.44</x:v>
       </x:c>
       <x:c r="M93" s="9">
         <x:v>6776696623.99</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:13">