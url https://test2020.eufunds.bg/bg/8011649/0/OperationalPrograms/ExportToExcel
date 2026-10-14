--- v7 (2026-09-23)
+++ v8 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb421da948e5e43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e06e2af77d0b4225a25d4de3edecc422.psmdcp" Id="R80d19b6da2354f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47be83d1bea428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd55f3a9feb74a96abddc1548179d624.psmdcp" Id="R99a3adb2cd9543a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -1287,60 +1287,60 @@
       </x:c>
       <x:c r="M12" s="9">
         <x:v>4264.18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>215344710.75</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>183837674.44</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>31507036.31</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>6767858.87</x:v>
+        <x:v>6813524.74</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>6707104.6</x:v>
+        <x:v>6748481.57</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>3.11</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>5334668.96</x:v>
+        <x:v>5369839.38</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>690606.94</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>0.32</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>525643.02</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>1192813283.35</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>107737830.99</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>1085075452.36</x:v>
       </x:c>
       <x:c r="E14" s="10">
@@ -1451,60 +1451,60 @@
       </x:c>
       <x:c r="M16" s="9">
         <x:v>138776.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>519306951411.41</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>440491141344.62</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>78815810066.79</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>261</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>570242012.88</x:v>
+        <x:v>570287678.75</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>563416653.77</x:v>
+        <x:v>563458030.74</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>524558478.06</x:v>
+        <x:v>524593648.48</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>1075170.26</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>733824.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="10">
@@ -1943,60 +1943,60 @@
       </x:c>
       <x:c r="M28" s="9">
         <x:v>-511.29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>209389938.29</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>162855769.68</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>46534168.61</x:v>
       </x:c>
       <x:c r="E29" s="10">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>22390414.43</x:v>
+        <x:v>22244696.25</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>18574445.44</x:v>
+        <x:v>18428727.26</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>8.87</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>13016692.02</x:v>
+        <x:v>12892831.57</x:v>
       </x:c>
       <x:c r="K29" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L29" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M29" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7953091505.88</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>7016435630.89</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>936655874.99</x:v>
       </x:c>
       <x:c r="E30" s="10">
@@ -2025,60 +2025,60 @@
       </x:c>
       <x:c r="M30" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>8366796269.48</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>7353681642.12</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>1013114627.36</x:v>
       </x:c>
       <x:c r="E31" s="10">
         <x:v>351</x:v>
       </x:c>
       <x:c r="F31" s="10">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>66833502.11</x:v>
+        <x:v>66687783.93</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>62362301.07</x:v>
+        <x:v>62216582.89</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>0.75</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>50030612.08</x:v>
+        <x:v>49906751.63</x:v>
       </x:c>
       <x:c r="K31" s="9">
         <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L31" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="9">
         <x:v>101358.36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E32" s="10">
@@ -2350,72 +2350,72 @@
       </x:c>
       <x:c r="L38" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="9">
         <x:v>17194.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>28231</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>1677537270.79</x:v>
+        <x:v>1677716984.13</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>1670964610.81</x:v>
+        <x:v>1671099722.14</x:v>
       </x:c>
       <x:c r="I39" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>1564336234.06</x:v>
+        <x:v>1564410673.69</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>1158517.43</x:v>
+        <x:v>1159270.43</x:v>
       </x:c>
       <x:c r="L39" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>972634.1</x:v>
+        <x:v>973387.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>5000000</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G40" s="9">
         <x:v>16784000</x:v>
       </x:c>
       <x:c r="H40" s="9">
@@ -2432,72 +2432,72 @@
       </x:c>
       <x:c r="L40" s="9">
         <x:v>0.04</x:v>
       </x:c>
       <x:c r="M40" s="9">
         <x:v>4045.76</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>7245039651.18</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>28236</x:v>
       </x:c>
       <x:c r="F41" s="10">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>1694321270.79</x:v>
+        <x:v>1694500984.13</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>1687514610.81</x:v>
+        <x:v>1687649722.14</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>23.29</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>1575396234.06</x:v>
+        <x:v>1575470673.69</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>1165127.06</x:v>
+        <x:v>1165880.06</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>976679.86</x:v>
+        <x:v>977432.86</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G42" s="9">
         <x:v>47972264.28</x:v>
       </x:c>
       <x:c r="H42" s="9">
@@ -2517,86 +2517,86 @@
       </x:c>
       <x:c r="M42" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F43" s="10">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>12831500.2</x:v>
+        <x:v>13624340.82</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>12694421.14</x:v>
+        <x:v>13487269.09</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>2.29</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>9062601.61</x:v>
+        <x:v>9614138.43</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>61536.55</x:v>
+        <x:v>710728.43</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>0.01</x:v>
+        <x:v>0.13</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>51000.77</x:v>
+        <x:v>533491.31</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="10">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>287697.34</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>256197.34</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>211298.77</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2845,60 +2845,60 @@
       </x:c>
       <x:c r="M50" s="9">
         <x:v>3286.17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E51" s="10">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G51" s="9">
-        <x:v>13578138.34</x:v>
+        <x:v>12730408.26</x:v>
       </x:c>
       <x:c r="H51" s="9">
-        <x:v>13439449.29</x:v>
+        <x:v>12591719.21</x:v>
       </x:c>
       <x:c r="I51" s="9">
-        <x:v>0.42</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="J51" s="9">
-        <x:v>11713625.81</x:v>
+        <x:v>11020589.85</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
         <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C52" s="9">
         <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D52" s="9">
         <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E52" s="10">
@@ -3167,51 +3167,51 @@
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>60000000</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E59" s="10">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F59" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G59" s="9">
         <x:v>1300000</x:v>
       </x:c>
       <x:c r="H59" s="9">
         <x:v>925000</x:v>
       </x:c>
       <x:c r="I59" s="9">
         <x:v>1.54</x:v>
       </x:c>
       <x:c r="J59" s="9">
         <x:v>786250</x:v>
       </x:c>
       <x:c r="K59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -3249,75 +3249,75 @@
       </x:c>
       <x:c r="K60" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L60" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
         <x:v>14349159462.48</x:v>
       </x:c>
       <x:c r="C61" s="9">
         <x:v>12159207123.11</x:v>
       </x:c>
       <x:c r="D61" s="9">
         <x:v>2189952339.37</x:v>
       </x:c>
       <x:c r="E61" s="10">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F61" s="10">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>96052918.6</x:v>
+        <x:v>95998029.14</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>94528660.32</x:v>
+        <x:v>94473778.19</x:v>
       </x:c>
       <x:c r="I61" s="9">
         <x:v>0.66</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>84215894.05</x:v>
+        <x:v>84074394.91</x:v>
       </x:c>
       <x:c r="K61" s="9">
-        <x:v>2707827.29</x:v>
+        <x:v>3357019.17</x:v>
       </x:c>
       <x:c r="L61" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M61" s="9">
-        <x:v>1696724.62</x:v>
+        <x:v>2179215.16</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G62" s="9">
         <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H62" s="9">
@@ -4561,75 +4561,75 @@
       </x:c>
       <x:c r="K92" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L92" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:13">
       <x:c r="A93" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B93" s="9">
         <x:v>565019641464.06</x:v>
       </x:c>
       <x:c r="C93" s="9">
         <x:v>479355917824.4</x:v>
       </x:c>
       <x:c r="D93" s="9">
         <x:v>85663723639.66</x:v>
       </x:c>
       <x:c r="E93" s="10">
-        <x:v>44911</x:v>
+        <x:v>44913</x:v>
       </x:c>
       <x:c r="F93" s="10">
-        <x:v>17375</x:v>
+        <x:v>17376</x:v>
       </x:c>
       <x:c r="G93" s="9">
-        <x:v>13429664818.92</x:v>
+        <x:v>13429689590.49</x:v>
       </x:c>
       <x:c r="H93" s="9">
-        <x:v>11919665228.76</x:v>
+        <x:v>11919641116.75</x:v>
       </x:c>
       <x:c r="I93" s="9">
         <x:v>2.11</x:v>
       </x:c>
       <x:c r="J93" s="9">
-        <x:v>10149527277.14</x:v>
+        <x:v>10149371527.6</x:v>
       </x:c>
       <x:c r="K93" s="9">
-        <x:v>8120542662.54</x:v>
+        <x:v>8121192607.42</x:v>
       </x:c>
       <x:c r="L93" s="9">
         <x:v>1.44</x:v>
       </x:c>
       <x:c r="M93" s="9">
-        <x:v>6776696623.99</x:v>
+        <x:v>6777179867.53</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:13">
       <x:c r="A98" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">