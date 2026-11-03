--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47be83d1bea428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd55f3a9feb74a96abddc1548179d624.psmdcp" Id="R99a3adb2cd9543a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fa89c1b06c4d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54fc626eed4b47b7a63f176b8bf4ad83.psmdcp" Id="R21b0abca594f4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -251,53 +251,50 @@
     <x:t>Общо Без група:</x:t>
   </x:si>
   <x:si>
     <x:t>ПРБФВС</x:t>
   </x:si>
   <x:si>
     <x:t>ПРБФУМИ</x:t>
   </x:si>
   <x:si>
     <x:t>ПРБИУГВП</x:t>
   </x:si>
   <x:si>
     <x:t>Общо ФМВР27:</x:t>
   </x:si>
   <x:si>
     <x:t>Тест ЕФСУ</x:t>
   </x:si>
   <x:si>
     <x:t>Общо Група ЕФСУ:</x:t>
   </x:si>
   <x:si>
     <x:t>DEP</x:t>
   </x:si>
   <x:si>
     <x:t>MT</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>NIF</x:t>
   </x:si>
   <x:si>
     <x:t>Общо НИФ:</x:t>
   </x:si>
   <x:si>
     <x:t>ОПУМНМИ</x:t>
   </x:si>
   <x:si>
     <x:t>ПОБС</x:t>
   </x:si>
   <x:si>
     <x:t>ModAIRn</x:t>
   </x:si>
   <x:si>
     <x:t>Pesticides</x:t>
   </x:si>
   <x:si>
     <x:t>ProPark</x:t>
   </x:si>
   <x:si>
     <x:t>Общо ШБПС:</x:t>
   </x:si>
   <x:si>
     <x:t>ЧР</x:t>
   </x:si>
@@ -882,51 +879,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M99"/>
+  <x:dimension ref="A1:M98"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -1287,60 +1284,60 @@
       </x:c>
       <x:c r="M12" s="9">
         <x:v>4264.18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>215344710.75</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>183837674.44</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>31507036.31</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>6813524.74</x:v>
+        <x:v>6669476.23</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>6748481.57</x:v>
+        <x:v>6609539.16</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>3.13</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>5369839.38</x:v>
+        <x:v>5231466.62</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>690606.94</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>0.32</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>525643.02</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>1192813283.35</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>107737830.99</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>1085075452.36</x:v>
       </x:c>
       <x:c r="E14" s="10">
@@ -1451,60 +1448,60 @@
       </x:c>
       <x:c r="M16" s="9">
         <x:v>138776.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>519306951411.41</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>440491141344.62</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>78815810066.79</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>261</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>570287678.75</x:v>
+        <x:v>570143630.24</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>563458030.74</x:v>
+        <x:v>563319088.33</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>524593648.48</x:v>
+        <x:v>524455275.72</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>1075170.26</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>733824.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="10">
@@ -2470,107 +2467,107 @@
       </x:c>
       <x:c r="K41" s="9">
         <x:v>1165880.06</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M41" s="9">
         <x:v>977432.86</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F42" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>47972264.28</x:v>
+        <x:v>47982752.98</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>47779185.07</x:v>
+        <x:v>47789673.77</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>217.1</x:v>
+        <x:v>217.15</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>46617635.99</x:v>
+        <x:v>46627280.34</x:v>
       </x:c>
       <x:c r="K42" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L42" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M42" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>13624340.82</x:v>
+        <x:v>13370546.47</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>13487269.09</x:v>
+        <x:v>13210139.97</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>2.43</x:v>
+        <x:v>2.38</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>9614138.43</x:v>
+        <x:v>9205867.8</x:v>
       </x:c>
       <x:c r="K43" s="9">
         <x:v>710728.43</x:v>
       </x:c>
       <x:c r="L43" s="9">
         <x:v>0.13</x:v>
       </x:c>
       <x:c r="M43" s="9">
         <x:v>533491.31</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="10">
@@ -2593,51 +2590,51 @@
       </x:c>
       <x:c r="K44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F45" s="10">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G45" s="9">
         <x:v>4881303.61</x:v>
       </x:c>
       <x:c r="H45" s="9">
         <x:v>4865964.85</x:v>
       </x:c>
       <x:c r="I45" s="9">
         <x:v>0.25</x:v>
       </x:c>
       <x:c r="J45" s="9">
         <x:v>3877638.65</x:v>
       </x:c>
       <x:c r="K45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2757,157 +2754,157 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>-238204.47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>1673789065</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>1393849182</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>279939883</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>1037922.52</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>731147.39</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0.04</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>618407.53</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E50" s="10">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>310705.98</x:v>
+        <x:v>375705.98</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>305510.98</x:v>
+        <x:v>358510.98</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="J50" s="9">
-        <x:v>232985.11</x:v>
+        <x:v>259485.11</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>4122.21</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>3286.17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E51" s="10">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>12730408.26</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>12591719.21</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>11020589.85</x:v>
       </x:c>
       <x:c r="K51" s="9">
-        <x:v>-519993.07</x:v>
+        <x:v>-470171.93</x:v>
       </x:c>
       <x:c r="L51" s="9">
-        <x:v>-0.02</x:v>
+        <x:v>-0.01</x:v>
       </x:c>
       <x:c r="M51" s="9">
-        <x:v>-360590</x:v>
+        <x:v>-320869.42</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
         <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C52" s="9">
         <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D52" s="9">
         <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E52" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F52" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="9">
@@ -3167,157 +3164,157 @@
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>60000000</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E59" s="10">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F59" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G59" s="9">
         <x:v>1300000</x:v>
       </x:c>
       <x:c r="H59" s="9">
         <x:v>925000</x:v>
       </x:c>
       <x:c r="I59" s="9">
         <x:v>1.54</x:v>
       </x:c>
       <x:c r="J59" s="9">
         <x:v>786250</x:v>
       </x:c>
       <x:c r="K59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
         <x:v>221561115</x:v>
       </x:c>
       <x:c r="C60" s="9">
         <x:v>187515918</x:v>
       </x:c>
       <x:c r="D60" s="9">
         <x:v>34045197</x:v>
       </x:c>
       <x:c r="E60" s="10">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="F60" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G60" s="9">
         <x:v>3286000</x:v>
       </x:c>
       <x:c r="H60" s="9">
         <x:v>3286000</x:v>
       </x:c>
       <x:c r="I60" s="9">
         <x:v>1.48</x:v>
       </x:c>
       <x:c r="J60" s="9">
         <x:v>3072382.4</x:v>
       </x:c>
       <x:c r="K60" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L60" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
         <x:v>14349159462.48</x:v>
       </x:c>
       <x:c r="C61" s="9">
         <x:v>12159207123.11</x:v>
       </x:c>
       <x:c r="D61" s="9">
         <x:v>2189952339.37</x:v>
       </x:c>
       <x:c r="E61" s="10">
-        <x:v>372</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F61" s="10">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>95998029.14</x:v>
+        <x:v>95819723.49</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>94473778.19</x:v>
+        <x:v>94260137.77</x:v>
       </x:c>
       <x:c r="I61" s="9">
         <x:v>0.66</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>84074394.91</x:v>
+        <x:v>83702268.63</x:v>
       </x:c>
       <x:c r="K61" s="9">
-        <x:v>3357019.17</x:v>
+        <x:v>3406840.31</x:v>
       </x:c>
       <x:c r="L61" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M61" s="9">
-        <x:v>2179215.16</x:v>
+        <x:v>2218935.74</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G62" s="9">
         <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H62" s="9">
@@ -3773,180 +3770,180 @@
       </x:c>
       <x:c r="H73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L73" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:13">
       <x:c r="A74" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B74" s="9">
-        <x:v>0</x:v>
+        <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="C74" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D74" s="9">
-        <x:v>0</x:v>
+        <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="E74" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F74" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G74" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L74" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:13">
       <x:c r="A75" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B75" s="9">
-        <x:v>2045167.52</x:v>
+        <x:v>4451246.96</x:v>
       </x:c>
       <x:c r="C75" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>3783559.9</x:v>
       </x:c>
       <x:c r="D75" s="9">
-        <x:v>1022583.76</x:v>
+        <x:v>667687.06</x:v>
       </x:c>
       <x:c r="E75" s="10">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F75" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G75" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="9">
-        <x:v>71900</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I75" s="9">
-        <x:v>3.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L75" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:13">
       <x:c r="A76" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B76" s="9">
-        <x:v>4451246.96</x:v>
+        <x:v>4869904.78</x:v>
       </x:c>
       <x:c r="C76" s="9">
-        <x:v>3783559.9</x:v>
+        <x:v>4139419.06</x:v>
       </x:c>
       <x:c r="D76" s="9">
-        <x:v>667687.06</x:v>
+        <x:v>730485.72</x:v>
       </x:c>
       <x:c r="E76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F76" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L76" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:13">
       <x:c r="A77" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B77" s="9">
-        <x:v>4869904.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C77" s="9">
-        <x:v>4139419.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D77" s="9">
-        <x:v>730485.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E77" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F77" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K77" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L77" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -4019,655 +4016,614 @@
       </x:c>
       <x:c r="H79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L79" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:13">
       <x:c r="A80" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B80" s="9">
-        <x:v>0</x:v>
+        <x:v>9321151.74</x:v>
       </x:c>
       <x:c r="C80" s="9">
-        <x:v>0</x:v>
+        <x:v>7922978.96</x:v>
       </x:c>
       <x:c r="D80" s="9">
-        <x:v>0</x:v>
+        <x:v>1398172.78</x:v>
       </x:c>
       <x:c r="E80" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F80" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L80" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:13">
       <x:c r="A81" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B81" s="9">
-        <x:v>9321151.74</x:v>
+        <x:v>1213869575</x:v>
       </x:c>
       <x:c r="C81" s="9">
-        <x:v>7922978.96</x:v>
+        <x:v>1031789139</x:v>
       </x:c>
       <x:c r="D81" s="9">
-        <x:v>1398172.78</x:v>
+        <x:v>182080436</x:v>
       </x:c>
       <x:c r="E81" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F81" s="10">
-        <x:v>0</x:v>
+        <x:v>5224</x:v>
       </x:c>
       <x:c r="G81" s="9">
-        <x:v>0</x:v>
+        <x:v>1231439518.48</x:v>
       </x:c>
       <x:c r="H81" s="9">
-        <x:v>0</x:v>
+        <x:v>1218020694.02</x:v>
       </x:c>
       <x:c r="I81" s="9">
-        <x:v>0</x:v>
+        <x:v>100.34</x:v>
       </x:c>
       <x:c r="J81" s="9">
-        <x:v>0</x:v>
+        <x:v>1035378368.81</x:v>
       </x:c>
       <x:c r="K81" s="9">
-        <x:v>0</x:v>
+        <x:v>1207823919</x:v>
       </x:c>
       <x:c r="L81" s="9">
-        <x:v>0</x:v>
+        <x:v>99.5</x:v>
       </x:c>
       <x:c r="M81" s="9">
-        <x:v>0</x:v>
+        <x:v>1026936744.15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:13">
       <x:c r="A82" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B82" s="9">
-        <x:v>1213869575</x:v>
+        <x:v>174057556</x:v>
       </x:c>
       <x:c r="C82" s="9">
-        <x:v>1031789139</x:v>
+        <x:v>147948923</x:v>
       </x:c>
       <x:c r="D82" s="9">
-        <x:v>182080436</x:v>
+        <x:v>26108633</x:v>
       </x:c>
       <x:c r="E82" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F82" s="10">
-        <x:v>5224</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="G82" s="9">
-        <x:v>1231439518.48</x:v>
+        <x:v>175430311.91</x:v>
       </x:c>
       <x:c r="H82" s="9">
-        <x:v>1218020694.02</x:v>
+        <x:v>175412579.64</x:v>
       </x:c>
       <x:c r="I82" s="9">
-        <x:v>100.34</x:v>
+        <x:v>100.78</x:v>
       </x:c>
       <x:c r="J82" s="9">
-        <x:v>1035378368.81</x:v>
+        <x:v>149100692.49</x:v>
       </x:c>
       <x:c r="K82" s="9">
-        <x:v>1207823919</x:v>
+        <x:v>176157334.01</x:v>
       </x:c>
       <x:c r="L82" s="9">
-        <x:v>99.5</x:v>
+        <x:v>101.21</x:v>
       </x:c>
       <x:c r="M82" s="9">
-        <x:v>1026936744.15</x:v>
+        <x:v>149807033.12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:13">
       <x:c r="A83" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B83" s="9">
-        <x:v>174057556</x:v>
+        <x:v>1601274759</x:v>
       </x:c>
       <x:c r="C83" s="9">
-        <x:v>147948923</x:v>
+        <x:v>1361083545</x:v>
       </x:c>
       <x:c r="D83" s="9">
-        <x:v>26108633</x:v>
+        <x:v>240191214</x:v>
       </x:c>
       <x:c r="E83" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F83" s="10">
-        <x:v>1450</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="G83" s="9">
-        <x:v>175430311.91</x:v>
+        <x:v>1679388186.46</x:v>
       </x:c>
       <x:c r="H83" s="9">
-        <x:v>175412579.64</x:v>
+        <x:v>1633330709.97</x:v>
       </x:c>
       <x:c r="I83" s="9">
-        <x:v>100.78</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J83" s="9">
-        <x:v>149100692.49</x:v>
+        <x:v>1388403405.37</x:v>
       </x:c>
       <x:c r="K83" s="9">
-        <x:v>176157334.01</x:v>
+        <x:v>1604980373.56</x:v>
       </x:c>
       <x:c r="L83" s="9">
-        <x:v>101.21</x:v>
+        <x:v>100.23</x:v>
       </x:c>
       <x:c r="M83" s="9">
-        <x:v>149807033.12</x:v>
+        <x:v>1387005136.86</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:13">
       <x:c r="A84" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B84" s="9">
-        <x:v>1601274759</x:v>
+        <x:v>54658454</x:v>
       </x:c>
       <x:c r="C84" s="9">
-        <x:v>1361083545</x:v>
+        <x:v>46459685</x:v>
       </x:c>
       <x:c r="D84" s="9">
-        <x:v>240191214</x:v>
+        <x:v>8198769</x:v>
       </x:c>
       <x:c r="E84" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F84" s="10">
-        <x:v>1199</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G84" s="9">
-        <x:v>1679388186.46</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="H84" s="9">
-        <x:v>1633330709.97</x:v>
+        <x:v>55063849.96</x:v>
       </x:c>
       <x:c r="I84" s="9">
-        <x:v>102</x:v>
+        <x:v>100.74</x:v>
       </x:c>
       <x:c r="J84" s="9">
-        <x:v>1388403405.37</x:v>
+        <x:v>46804272.48</x:v>
       </x:c>
       <x:c r="K84" s="9">
-        <x:v>1604980373.56</x:v>
+        <x:v>54684564.36</x:v>
       </x:c>
       <x:c r="L84" s="9">
-        <x:v>100.23</x:v>
+        <x:v>100.05</x:v>
       </x:c>
       <x:c r="M84" s="9">
-        <x:v>1387005136.86</x:v>
+        <x:v>46484508.28</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:13">
       <x:c r="A85" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B85" s="9">
-        <x:v>54658454</x:v>
+        <x:v>1162215551</x:v>
       </x:c>
       <x:c r="C85" s="9">
-        <x:v>46459685</x:v>
+        <x:v>987883218</x:v>
       </x:c>
       <x:c r="D85" s="9">
-        <x:v>8198769</x:v>
+        <x:v>174332333</x:v>
       </x:c>
       <x:c r="E85" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F85" s="10">
-        <x:v>123</x:v>
+        <x:v>3154</x:v>
       </x:c>
       <x:c r="G85" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1842781159.63</x:v>
       </x:c>
       <x:c r="H85" s="9">
-        <x:v>55063849.96</x:v>
+        <x:v>1131999669.44</x:v>
       </x:c>
       <x:c r="I85" s="9">
-        <x:v>100.74</x:v>
+        <x:v>97.4</x:v>
       </x:c>
       <x:c r="J85" s="9">
-        <x:v>46804272.48</x:v>
+        <x:v>962199718.38</x:v>
       </x:c>
       <x:c r="K85" s="9">
-        <x:v>54684564.36</x:v>
+        <x:v>1134112743.63</x:v>
       </x:c>
       <x:c r="L85" s="9">
-        <x:v>100.05</x:v>
+        <x:v>97.58</x:v>
       </x:c>
       <x:c r="M85" s="9">
-        <x:v>46484508.28</x:v>
+        <x:v>963980697.59</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:13">
       <x:c r="A86" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B86" s="9">
-        <x:v>1162215551</x:v>
+        <x:v>1911152498</x:v>
       </x:c>
       <x:c r="C86" s="9">
-        <x:v>987883218</x:v>
+        <x:v>1624479623</x:v>
       </x:c>
       <x:c r="D86" s="9">
-        <x:v>174332333</x:v>
+        <x:v>286672875</x:v>
       </x:c>
       <x:c r="E86" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F86" s="10">
-        <x:v>3154</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G86" s="9">
-        <x:v>1842781159.63</x:v>
+        <x:v>2405631032.14</x:v>
       </x:c>
       <x:c r="H86" s="9">
-        <x:v>1131999669.44</x:v>
+        <x:v>2002765492.09</x:v>
       </x:c>
       <x:c r="I86" s="9">
-        <x:v>97.4</x:v>
+        <x:v>104.79</x:v>
       </x:c>
       <x:c r="J86" s="9">
-        <x:v>962199718.38</x:v>
+        <x:v>1648581307.08</x:v>
       </x:c>
       <x:c r="K86" s="9">
-        <x:v>1134112743.63</x:v>
+        <x:v>1907234453.75</x:v>
       </x:c>
       <x:c r="L86" s="9">
-        <x:v>97.58</x:v>
+        <x:v>99.79</x:v>
       </x:c>
       <x:c r="M86" s="9">
-        <x:v>963980697.59</x:v>
+        <x:v>1546201278.21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:13">
       <x:c r="A87" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B87" s="9">
-        <x:v>1911152498</x:v>
+        <x:v>1641623150</x:v>
       </x:c>
       <x:c r="C87" s="9">
-        <x:v>1624479623</x:v>
+        <x:v>1395379677</x:v>
       </x:c>
       <x:c r="D87" s="9">
-        <x:v>286672875</x:v>
+        <x:v>246243473</x:v>
       </x:c>
       <x:c r="E87" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F87" s="10">
-        <x:v>120</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G87" s="9">
-        <x:v>2405631032.14</x:v>
+        <x:v>2031094208.78</x:v>
       </x:c>
       <x:c r="H87" s="9">
-        <x:v>2002765492.09</x:v>
+        <x:v>1715636097.32</x:v>
       </x:c>
       <x:c r="I87" s="9">
-        <x:v>104.79</x:v>
+        <x:v>104.51</x:v>
       </x:c>
       <x:c r="J87" s="9">
-        <x:v>1648581307.08</x:v>
+        <x:v>1403558146.18</x:v>
       </x:c>
       <x:c r="K87" s="9">
-        <x:v>1907234453.75</x:v>
+        <x:v>1712670534.63</x:v>
       </x:c>
       <x:c r="L87" s="9">
-        <x:v>99.79</x:v>
+        <x:v>104.33</x:v>
       </x:c>
       <x:c r="M87" s="9">
-        <x:v>1546201278.21</x:v>
+        <x:v>1394988262.37</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:13">
       <x:c r="A88" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B88" s="9">
-        <x:v>1641623150</x:v>
+        <x:v>7758851543</x:v>
       </x:c>
       <x:c r="C88" s="9">
-        <x:v>1395379677</x:v>
+        <x:v>6595023810</x:v>
       </x:c>
       <x:c r="D88" s="9">
-        <x:v>246243473</x:v>
+        <x:v>1163827733</x:v>
       </x:c>
       <x:c r="E88" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F88" s="10">
-        <x:v>528</x:v>
+        <x:v>11798</x:v>
       </x:c>
       <x:c r="G88" s="9">
-        <x:v>2031094208.78</x:v>
+        <x:v>9420828267.36</x:v>
       </x:c>
       <x:c r="H88" s="9">
-        <x:v>1715636097.32</x:v>
+        <x:v>7932229092.44</x:v>
       </x:c>
       <x:c r="I88" s="9">
-        <x:v>104.51</x:v>
+        <x:v>102.23</x:v>
       </x:c>
       <x:c r="J88" s="9">
-        <x:v>1403558146.18</x:v>
+        <x:v>6634025910.79</x:v>
       </x:c>
       <x:c r="K88" s="9">
-        <x:v>1712670534.63</x:v>
+        <x:v>7797663922.94</x:v>
       </x:c>
       <x:c r="L88" s="9">
-        <x:v>104.33</x:v>
+        <x:v>100.5</x:v>
       </x:c>
       <x:c r="M88" s="9">
-        <x:v>1394988262.37</x:v>
+        <x:v>6515403660.58</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:13">
       <x:c r="A89" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B89" s="9">
-        <x:v>7758851543</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="C89" s="9">
-        <x:v>6595023810</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D89" s="9">
-        <x:v>1163827733</x:v>
+        <x:v>40000000</x:v>
       </x:c>
       <x:c r="E89" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="10">
-        <x:v>11798</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G89" s="9">
-        <x:v>9420828267.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="9">
-        <x:v>7932229092.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I89" s="9">
-        <x:v>102.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J89" s="9">
-        <x:v>6634025910.79</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K89" s="9">
-        <x:v>7797663922.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L89" s="9">
-        <x:v>100.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="9">
-        <x:v>6515403660.58</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:13">
       <x:c r="A90" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B90" s="9">
-        <x:v>40000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="C90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D90" s="9">
-        <x:v>40000000</x:v>
+        <x:v>30000000</x:v>
       </x:c>
       <x:c r="E90" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F90" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L90" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:13">
       <x:c r="A91" s="8" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B91" s="9">
-        <x:v>30000000</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="C91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D91" s="9">
-        <x:v>30000000</x:v>
+        <x:v>70000000</x:v>
       </x:c>
       <x:c r="E91" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F91" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:13">
       <x:c r="A92" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B92" s="9">
-        <x:v>70000000</x:v>
+        <x:v>565019641464.06</x:v>
       </x:c>
       <x:c r="C92" s="9">
-        <x:v>0</x:v>
+        <x:v>479355917824.4</x:v>
       </x:c>
       <x:c r="D92" s="9">
-        <x:v>70000000</x:v>
+        <x:v>85663723639.66</x:v>
       </x:c>
       <x:c r="E92" s="10">
-        <x:v>1</x:v>
+        <x:v>44928</x:v>
       </x:c>
       <x:c r="F92" s="10">
-        <x:v>0</x:v>
+        <x:v>17377</x:v>
       </x:c>
       <x:c r="G92" s="9">
-        <x:v>0</x:v>
+        <x:v>13429295336.33</x:v>
       </x:c>
       <x:c r="H92" s="9">
-        <x:v>0</x:v>
+        <x:v>11919216633.92</x:v>
       </x:c>
       <x:c r="I92" s="9">
-        <x:v>0</x:v>
+        <x:v>2.11</x:v>
       </x:c>
       <x:c r="J92" s="9">
-        <x:v>0</x:v>
+        <x:v>10148861028.56</x:v>
       </x:c>
       <x:c r="K92" s="9">
-        <x:v>0</x:v>
+        <x:v>8121242428.56</x:v>
       </x:c>
       <x:c r="L92" s="9">
-        <x:v>0</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="M92" s="9">
-        <x:v>0</x:v>
-[...3 lines deleted...]
-      <x:c r="A93" s="8" t="s">
+        <x:v>6777219588.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:13" ht="15" customHeight="1"/>
+    <x:row r="94" spans="1:13">
+      <x:c r="A94" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="B93" s="9">
-[...36 lines deleted...]
-    <x:row r="94" spans="1:13" ht="15" customHeight="1"/>
+    </x:row>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
+    <x:mergeCell ref="A93:J93"/>
     <x:mergeCell ref="A94:J94"/>
     <x:mergeCell ref="A95:J95"/>
     <x:mergeCell ref="A96:J96"/>
     <x:mergeCell ref="A97:J97"/>
-    <x:mergeCell ref="A98:J98"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>operationalPrograms</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Area</vt:lpstr>
       <vt:lpstr>operationalPrograms!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>