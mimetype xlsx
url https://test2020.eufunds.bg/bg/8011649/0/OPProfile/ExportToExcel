--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e6e37d40b347e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72b6f884b9574b0c9e1d072c285c1ce7.psmdcp" Id="Raa31e8a35a374e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e8e029ca3f409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40d7f917cba34258a526bedbdb8ea32d.psmdcp" Id="Re1fec9a27cb74e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>