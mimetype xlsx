--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e8e029ca3f409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40d7f917cba34258a526bedbdb8ea32d.psmdcp" Id="Re1fec9a27cb74e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c0184e254e4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd3e27a9bbc44061a4d17c001983062d.psmdcp" Id="R665add1d49d14460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>