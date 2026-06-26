--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c0184e254e4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd3e27a9bbc44061a4d17c001983062d.psmdcp" Id="R665add1d49d14460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f83832d6c6431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/850e1107a2824316a990cddb3c349ac2.psmdcp" Id="Re780e05866f148ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>