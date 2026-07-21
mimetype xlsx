--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f83832d6c6431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/850e1107a2824316a990cddb3c349ac2.psmdcp" Id="Re780e05866f148ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a467264b33a45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f8b601ea7aa4ceaae5139060989217d.psmdcp" Id="Rcb51213f534a43f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>