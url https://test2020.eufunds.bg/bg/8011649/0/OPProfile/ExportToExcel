--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a467264b33a45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f8b601ea7aa4ceaae5139060989217d.psmdcp" Id="Rcb51213f534a43f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67735c74b5fe49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7aaa317589540d88883bfde9b41fc80.psmdcp" Id="R0c545a741cf3451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>