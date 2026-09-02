--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67735c74b5fe49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7aaa317589540d88883bfde9b41fc80.psmdcp" Id="R0c545a741cf3451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657ba82df80645a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c50431677bf48d5876d040f9cf264be.psmdcp" Id="Rabfdde0c7f284b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>