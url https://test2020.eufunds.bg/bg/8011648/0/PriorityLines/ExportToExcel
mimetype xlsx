--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf80c015362614de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f81c29505b34373b861d0db291692ae.psmdcp" Id="R111e125183b940ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8befcedcf52f4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f0cec1ed0694f3db620c29575df725c.psmdcp" Id="R7047f63aa46c4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>