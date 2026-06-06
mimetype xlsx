--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8befcedcf52f4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f0cec1ed0694f3db620c29575df725c.psmdcp" Id="R7047f63aa46c4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f678f9dacf34592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/435573e112a94206bd7ca98080b8167d.psmdcp" Id="R2297c7aa70664113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>