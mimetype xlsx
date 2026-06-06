--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f678f9dacf34592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/435573e112a94206bd7ca98080b8167d.psmdcp" Id="R2297c7aa70664113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5a78390adb4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdf1b17f46a143f6b148677ef69b7450.psmdcp" Id="R444b3f5cd14943ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>