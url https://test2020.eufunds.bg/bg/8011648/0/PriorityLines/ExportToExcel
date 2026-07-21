--- v3 (2026-06-06)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5a78390adb4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdf1b17f46a143f6b148677ef69b7450.psmdcp" Id="R444b3f5cd14943ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d68544d0c44a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2b7e649e8444b2da6a4359c87df35bc.psmdcp" Id="R63abb439716b43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>