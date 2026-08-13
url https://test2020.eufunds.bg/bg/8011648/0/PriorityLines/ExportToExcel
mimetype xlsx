--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d68544d0c44a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2b7e649e8444b2da6a4359c87df35bc.psmdcp" Id="R63abb439716b43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4be642ed0884b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0823530c22c846b283fab706e86d4987.psmdcp" Id="R0555b3fc4b644bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>