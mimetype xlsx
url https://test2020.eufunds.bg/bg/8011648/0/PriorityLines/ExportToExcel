--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4be642ed0884b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0823530c22c846b283fab706e86d4987.psmdcp" Id="R0555b3fc4b644bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097e51a31e024546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23406ceebfda45d2a75cf743167d6de7.psmdcp" Id="R6883c037785649ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>