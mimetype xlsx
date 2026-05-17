--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8632f23da784ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86153be3644e4442a6f4d549ff77a6fb.psmdcp" Id="R99a3b58184724366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eebec9e435b476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/116b2874ce494395b5cd1ae12674f8eb.psmdcp" Id="R123060eda0d940a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>