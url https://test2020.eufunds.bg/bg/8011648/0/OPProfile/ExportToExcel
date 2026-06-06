--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eebec9e435b476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/116b2874ce494395b5cd1ae12674f8eb.psmdcp" Id="R123060eda0d940a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93730049056d4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71e6ab04e8a24dbda35d69ac9554d24b.psmdcp" Id="Rd959e95c040f40fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>