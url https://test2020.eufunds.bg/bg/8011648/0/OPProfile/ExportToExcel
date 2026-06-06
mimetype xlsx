--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93730049056d4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71e6ab04e8a24dbda35d69ac9554d24b.psmdcp" Id="Rd959e95c040f40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8d82ef6f1f47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75675063d09f4d28bb1faacc86b8c558.psmdcp" Id="R97f6b426296d4937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>