--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8d82ef6f1f47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75675063d09f4d28bb1faacc86b8c558.psmdcp" Id="R97f6b426296d4937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003404bc2a714290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/862f8492b6aa4f31adff182b2229e3fc.psmdcp" Id="R8b5501c0360b4782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>