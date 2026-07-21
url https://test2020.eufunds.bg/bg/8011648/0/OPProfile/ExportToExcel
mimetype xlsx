--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003404bc2a714290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/862f8492b6aa4f31adff182b2229e3fc.psmdcp" Id="R8b5501c0360b4782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a020c8be1c4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/233223272c194f5fa5bebd0301b4be43.psmdcp" Id="Ra99d8c4427da44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>