--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a020c8be1c4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/233223272c194f5fa5bebd0301b4be43.psmdcp" Id="Ra99d8c4427da44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2834d43a8d5d4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f79b196f6b0c4384a287cd063353d4f3.psmdcp" Id="R1093ca1833a048a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>