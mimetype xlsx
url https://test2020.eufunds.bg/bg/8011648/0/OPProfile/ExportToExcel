--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2834d43a8d5d4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f79b196f6b0c4384a287cd063353d4f3.psmdcp" Id="R1093ca1833a048a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re355133c19cb4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e49924d3918b42219c82cbd3a072433a.psmdcp" Id="R113bd210ab504abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>