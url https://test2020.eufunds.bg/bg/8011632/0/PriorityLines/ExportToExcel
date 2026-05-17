--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb61f159a5f74233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f00a2e67b75346ec840bc97d9c3c23cb.psmdcp" Id="R755f454c8b3e4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd539e2b34148b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c761dab545c416e9e7c8d701b3f59a7.psmdcp" Id="R0eeee8906d044546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>