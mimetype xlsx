--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd539e2b34148b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c761dab545c416e9e7c8d701b3f59a7.psmdcp" Id="R0eeee8906d044546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a06990cb6ed4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06464d018a98497496ea2596b3d26ab2.psmdcp" Id="R1534eb98d25346b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>