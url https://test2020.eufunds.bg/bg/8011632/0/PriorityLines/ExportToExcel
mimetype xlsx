--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a06990cb6ed4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06464d018a98497496ea2596b3d26ab2.psmdcp" Id="R1534eb98d25346b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630b5bcbcf46474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2662fc02093c44b193baa3040de7e3a7.psmdcp" Id="R3b784fe540da4d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>