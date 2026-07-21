--- v3 (2026-06-06)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630b5bcbcf46474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2662fc02093c44b193baa3040de7e3a7.psmdcp" Id="R3b784fe540da4d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff7c5c1d67b4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02cefee35a2844daa10916210ccab76b.psmdcp" Id="R714b1e5129c5468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>