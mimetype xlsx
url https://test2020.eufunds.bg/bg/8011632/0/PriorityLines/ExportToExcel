--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff7c5c1d67b4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02cefee35a2844daa10916210ccab76b.psmdcp" Id="R714b1e5129c5468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191bfb606fd244ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/031e7d79278f463c9a1d61bbfd50203f.psmdcp" Id="R37b878de94fc4a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>