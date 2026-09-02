--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R191bfb606fd244ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/031e7d79278f463c9a1d61bbfd50203f.psmdcp" Id="R37b878de94fc4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7bb30246964de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e2f7530274f45de8828b113527c19e5.psmdcp" Id="R04dc614ac209476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>