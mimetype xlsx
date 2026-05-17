--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73773e358a1745cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e72e3d8a5e84c8582e30d34ff6459d8.psmdcp" Id="Re9e8ccc459c4473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2087e0a78548ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b8da421b695456f91626a910b7f8a16.psmdcp" Id="Rf465f82f33c34f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>