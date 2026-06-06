--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2087e0a78548ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b8da421b695456f91626a910b7f8a16.psmdcp" Id="Rf465f82f33c34f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6993cf1dc07a40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9706b1b24a4450e926f015a5c2ec459.psmdcp" Id="Rb5680b3e33414886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>