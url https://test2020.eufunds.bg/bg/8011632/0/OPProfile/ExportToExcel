--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6993cf1dc07a40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9706b1b24a4450e926f015a5c2ec459.psmdcp" Id="Rb5680b3e33414886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra239ee00e7ca4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c03b81669f94c31a21162f5c80b1ea5.psmdcp" Id="R80c6ba53853f4ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>