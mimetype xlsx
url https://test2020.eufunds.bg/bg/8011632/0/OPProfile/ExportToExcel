--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra239ee00e7ca4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c03b81669f94c31a21162f5c80b1ea5.psmdcp" Id="R80c6ba53853f4ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74bc7a5668f40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/373612a036f44e1c9ff0813dc1989531.psmdcp" Id="Rd1067f572bc84337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>