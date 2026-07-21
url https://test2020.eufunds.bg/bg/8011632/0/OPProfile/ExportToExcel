--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74bc7a5668f40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/373612a036f44e1c9ff0813dc1989531.psmdcp" Id="Rd1067f572bc84337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58705b7b8834502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a3f3ee570c490d9e1d0037cbac6ba5.psmdcp" Id="Rf1bc3ed17cd74815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>