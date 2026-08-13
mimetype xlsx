--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58705b7b8834502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a3f3ee570c490d9e1d0037cbac6ba5.psmdcp" Id="Rf1bc3ed17cd74815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dc14e5dfe24038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8778a283f7e4f148caf96f48755f9d0.psmdcp" Id="R3ee85d3bfee14468" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>