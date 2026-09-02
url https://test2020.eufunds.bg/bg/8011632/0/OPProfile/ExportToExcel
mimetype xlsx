--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dc14e5dfe24038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8778a283f7e4f148caf96f48755f9d0.psmdcp" Id="R3ee85d3bfee14468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9c8e086dc549ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c15d153f54c4c22a3f960b3b7d3500d.psmdcp" Id="Re1911c3949554088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>