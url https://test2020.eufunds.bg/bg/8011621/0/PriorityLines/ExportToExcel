--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023ce0f7e1e341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/809b59c038eb4e6f9eb5f989fd1ca232.psmdcp" Id="R3491fd4284f04622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7afddbfae8b54794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7de7c864c8a64d88a8c097b8fb634a74.psmdcp" Id="R2436158dca31450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>