--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7afddbfae8b54794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7de7c864c8a64d88a8c097b8fb634a74.psmdcp" Id="R2436158dca31450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a672b15c9e4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d6bc612aa57478baae6c7a514ffa7a0.psmdcp" Id="Rd0c55729af6d4ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>