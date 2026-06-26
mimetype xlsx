--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a672b15c9e4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d6bc612aa57478baae6c7a514ffa7a0.psmdcp" Id="Rd0c55729af6d4ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4767c1f6e93f41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c18b8480d8346f5904962f9f8bb5f50.psmdcp" Id="Rd1bee8886edb47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>