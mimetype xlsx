--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4767c1f6e93f41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c18b8480d8346f5904962f9f8bb5f50.psmdcp" Id="Rd1bee8886edb47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311f2fb86f64494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ae036939b1f4787be150df133445e7e.psmdcp" Id="R9b382da6e069478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>