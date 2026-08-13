--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311f2fb86f64494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ae036939b1f4787be150df133445e7e.psmdcp" Id="R9b382da6e069478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5299ac5b55244ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e226d0ed2ba54e4c9f2c6f71644571e5.psmdcp" Id="R3683f9ab7cec4fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>