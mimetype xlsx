--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5299ac5b55244ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e226d0ed2ba54e4c9f2c6f71644571e5.psmdcp" Id="R3683f9ab7cec4fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded7b7898d174e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12d6ec3dd88f4b79b48cd5b68d9d8561.psmdcp" Id="R86b70f4158bc4512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>